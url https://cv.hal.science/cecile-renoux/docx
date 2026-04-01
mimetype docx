--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -1811,256 +1811,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un portfolio pour certifier les compétences : des concepts à la pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un référentiel de compétences pour une évaluation formative des internes en stage de premier niveau en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Renoux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 108, pp.178-184</w:t>
+              <w:t xml:space="preserve">, 2013, 108, pp.185-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649927v1</w:t>
+                <w:t xml:space="preserve">hal-03650234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un référentiel de compétences pour une évaluation formative des internes en stage de premier niveau en médecine générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un portfolio pour certifier les compétences : des concepts à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 108, pp.185-92</w:t>
+              <w:t xml:space="preserve">, 2013, 108, pp.178-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650234v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première évaluation du tutorat en groupe au département universitaire de médecine générale de Tours</w:t>
               </w:r>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Savan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 94, pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2599,51 +2599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (3), pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4159,191 +4159,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes de synthèse des tuteurs : états des lieux en vue de la certification des internes de médecine générale à la faculté de Tours</w:t>
+                <w:t xml:space="preserve">Evaluation formative des internes de médecine générale en SASPAS en région Centre : bilan de l’expérimentation de deux outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Vassallo Moussu</w:t>
+                <w:t xml:space="preserve">Cécile Couton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674860v1</w:t>
+                <w:t xml:space="preserve">hal-03674847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation formative des internes de médecine générale en SASPAS en région Centre : bilan de l’expérimentation de deux outils</w:t>
+                <w:t xml:space="preserve">Notes de synthèse des tuteurs : états des lieux en vue de la certification des internes de médecine générale à la faculté de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Couton</w:t>
+                <w:t xml:space="preserve">Jeanne Vassallo Moussu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674847v1</w:t>
+                <w:t xml:space="preserve">hal-03674860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principales difficultés rencontrées par les médecins généralistes dans leur pratique gynéco-obstétricale : étude quantitative en Indre et Loire</w:t>
               </w:r>
@@ -4487,178 +4487,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupes d’échange de pratique en 3ème cycle de médecine générale : impact ressenti par les internes sur leur attitude professionnelle</w:t>
+                <w:t xml:space="preserve">Représentations du métier de médecin généraliste chez des internes en médecine générale et confrontation à la réalité de l’exercice autonome en SASPAS : une enquête qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Pailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674843v1</w:t>
+                <w:t xml:space="preserve">hal-03674844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations du métier de médecin généraliste chez des internes en médecine générale et confrontation à la réalité de l’exercice autonome en SASPAS : une enquête qualitative</w:t>
+                <w:t xml:space="preserve">Les groupes d’échange de pratique en 3ème cycle de médecine générale : impact ressenti par les internes sur leur attitude professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674844v1</w:t>
+                <w:t xml:space="preserve">hal-03674843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat en troisième cycle de médecine générale en région Centre : représentations des tuteurs ayant testé deux formes de tutorat</w:t>
               </w:r>
@@ -4871,191 +4871,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interne au cabinet de médecine générale : opinion et critères de jugement des patients</w:t>
+                <w:t xml:space="preserve">Le tutorat de groupe, un nouveau modèle pertinent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrislene Arsicot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Uteza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674837v1</w:t>
+                <w:t xml:space="preserve">hal-03674838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tutorat de groupe, un nouveau modèle pertinent ?</w:t>
+                <w:t xml:space="preserve">L’interne au cabinet de médecine générale : opinion et critères de jugement des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Uteza</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrislene Arsicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674838v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre le désinvestissement des tuteurs : les rencontres tutoriales</w:t>
               </w:r>
@@ -5231,51 +5231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5330,51 +5330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The POPIB study : Prevention of child obesity in general practice. Designing a brief intervention on infant food intakes in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5678,51 +5678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B89A3A9B"/>
+    <w:nsid w:val="39C6C265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5909,51 +5909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-renoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7963-970X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorenzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janczewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.196.378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pesqueira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Barbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Surmont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chamant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lefaucheur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2018.11.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moussu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pailloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bagourd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Basileu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leruste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dussart-Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Uteza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cussenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Thueux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delourmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Letourneur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vassallo Moussu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674847v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brosset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrislene Arsicot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wagner-Ballon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-renoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7963-970X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorenzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janczewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.196.378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pesqueira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Barbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Surmont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chamant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lefaucheur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2018.11.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moussu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pailloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bagourd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Basileu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leruste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dussart-Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Uteza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cussenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Thueux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delourmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Letourneur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vassallo Moussu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brosset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrislene Arsicot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wagner-Ballon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>