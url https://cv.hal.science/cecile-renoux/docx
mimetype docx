--- v1 (2026-04-01)
+++ v2 (2026-05-06)
@@ -856,239 +856,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorat au département universitaire de médecine générale de Tours, quel bilan en fin de DES ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentations sociales associées aux mots « soins palliatifs » auprès du grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dibao-Dina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Potier</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2018.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650258v1</w:t>
+                <w:t xml:space="preserve">hal-03649904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales associées aux mots « soins palliatifs » auprès du grand public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tutorat au département universitaire de médecine générale de Tours, quel bilan en fin de DES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ettori-Ajasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Lefaucheur</w:t>
+                <w:t xml:space="preserve">C. Dibao-Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.428-430</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649904v1</w:t>
+                <w:t xml:space="preserve">hal-03650258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes de synthèse des tuteurs : état des lieux en vue de la certification des internes de médecine générale</w:t>
               </w:r>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129, pp.34-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 123, pp.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1437,51 +1437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bagourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 205(4), pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1748,51 +1748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ettori-Ajasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113, pp.132-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1811,256 +1811,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un référentiel de compétences pour une évaluation formative des internes en stage de premier niveau en médecine générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un portfolio pour certifier les compétences : des concepts à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 108, pp.185-92</w:t>
+              <w:t xml:space="preserve">, 2013, 108, pp.178-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650234v1</w:t>
+                <w:t xml:space="preserve">hal-03649927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un portfolio pour certifier les compétences : des concepts à la pratique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Un référentiel de compétences pour une évaluation formative des internes en stage de premier niveau en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Renoux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 108, pp.178-184</w:t>
+              <w:t xml:space="preserve">, 2013, 108, pp.185-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649927v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première évaluation du tutorat en groupe au département universitaire de médecine générale de Tours</w:t>
               </w:r>
@@ -2072,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Uteza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2180,51 +2180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les internes à la médecine générale : Un long fleuve tranquille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 90, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larisa Savan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 94, pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2383,51 +2383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Cussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 92, pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2599,51 +2599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (3), pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2811,51 +2811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3578,51 +3578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales associées aux mots « soins palliatifs » auprès du grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4014,51 +4014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales associées aux mots « soins palliatifs » auprès du grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4487,178 +4487,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations du métier de médecin généraliste chez des internes en médecine générale et confrontation à la réalité de l’exercice autonome en SASPAS : une enquête qualitative</w:t>
+                <w:t xml:space="preserve">Les groupes d’échange de pratique en 3ème cycle de médecine générale : impact ressenti par les internes sur leur attitude professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674844v1</w:t>
+                <w:t xml:space="preserve">hal-03674843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupes d’échange de pratique en 3ème cycle de médecine générale : impact ressenti par les internes sur leur attitude professionnelle</w:t>
+                <w:t xml:space="preserve">Représentations du métier de médecin généraliste chez des internes en médecine générale et confrontation à la réalité de l’exercice autonome en SASPAS : une enquête qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Pailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674843v1</w:t>
+                <w:t xml:space="preserve">hal-03674844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat en troisième cycle de médecine générale en région Centre : représentations des tuteurs ayant testé deux formes de tutorat</w:t>
               </w:r>
@@ -4871,234 +4871,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tutorat de groupe, un nouveau modèle pertinent ?</w:t>
+                <w:t xml:space="preserve">L’interne au cabinet de médecine générale : opinion et critères de jugement des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Uteza</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrislene Arsicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674838v1</w:t>
+                <w:t xml:space="preserve">hal-03674837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interne au cabinet de médecine générale : opinion et critères de jugement des patients</w:t>
+                <w:t xml:space="preserve">Le tutorat de groupe, un nouveau modèle pertinent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrislene Arsicot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Uteza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674837v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre le désinvestissement des tuteurs : les rencontres tutoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5136,51 +5136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les internes à la médecine générale : un long fleuve tranquille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5199,260 +5199,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage en médecine générale en second cycle à la Faculté de Médecine de Tours : attentes des étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The POPIB study : Prevention of child obesity in general practice. Designing a brief intervention on infant food intakes in primary care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès European general practice research network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674834v1</w:t>
+                <w:t xml:space="preserve">hal-03674857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The POPIB study : Prevention of child obesity in general practice. Designing a brief intervention on infant food intakes in primary care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Stage en médecine générale en second cycle à la Faculté de Médecine de Tours : attentes des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès European general practice research network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">2ème congrès de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674857v1</w:t>
+                <w:t xml:space="preserve">hal-03674834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5678,51 +5678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39C6C265"/>
+    <w:nsid w:val="302E95ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5909,51 +5909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-renoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7963-970X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorenzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janczewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.196.378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pesqueira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Barbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Surmont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chamant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lefaucheur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2018.11.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moussu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pailloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bagourd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Basileu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leruste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dussart-Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Uteza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cussenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Thueux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delourmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Letourneur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vassallo Moussu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brosset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrislene Arsicot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wagner-Ballon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-renoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7963-970X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorenzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janczewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.196.378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pesqueira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Barbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Surmont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chamant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lefaucheur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2018.11.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moussu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pailloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bagourd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Basileu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leruste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dussart-Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Uteza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cussenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Thueux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delourmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Letourneur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vassallo Moussu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brosset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrislene Arsicot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wagner-Ballon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>