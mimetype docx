--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -1811,256 +1811,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un portfolio pour certifier les compétences : des concepts à la pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un référentiel de compétences pour une évaluation formative des internes en stage de premier niveau en médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Renoux</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 108, pp.178-184</w:t>
+              <w:t xml:space="preserve">, 2013, 108, pp.185-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649927v1</w:t>
+                <w:t xml:space="preserve">hal-03650234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un référentiel de compétences pour une évaluation formative des internes en stage de premier niveau en médecine générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un portfolio pour certifier les compétences : des concepts à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 108, pp.185-92</w:t>
+              <w:t xml:space="preserve">, 2013, 108, pp.178-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650234v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première évaluation du tutorat en groupe au département universitaire de médecine générale de Tours</w:t>
               </w:r>
@@ -2161,420 +2161,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les internes à la médecine générale : Un long fleuve tranquille ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommandations AFSSAPS pour la prise en charge des infections urinaires de l’enfant. Le point de vue des médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Potier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thérèse Thueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 90, pp.15-19</w:t>
+              <w:t xml:space="preserve">, 2010, 91, pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649911v1</w:t>
+                <w:t xml:space="preserve">hal-03649914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en charge du surpoids en médecine générale : mission impossible ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former les internes à la médecine générale : Un long fleuve tranquille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 94, pp.132-137</w:t>
+              <w:t xml:space="preserve">, 2010, 90, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649918v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que pensent les médecins généralistes du stage expérimental d’externes en médecine générale à la faculté de médecine de Tours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Cussenot</w:t>
+                <w:t xml:space="preserve">La prise en charge du surpoids en médecine générale : mission impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Potier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Savan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 92, pp.82-87</w:t>
+              <w:t xml:space="preserve">, 2010, 94, pp.132-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649916v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations AFSSAPS pour la prise en charge des infections urinaires de l’enfant. Le point de vue des médecins généralistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Barbeau</w:t>
+                <w:t xml:space="preserve">Que pensent les médecins généralistes du stage expérimental d’externes en médecine générale à la faculté de médecine de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cussenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Thérèse Thueux</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 91, pp.36-40</w:t>
+              <w:t xml:space="preserve">, 2010, 92, pp.82-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649914v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation préliminaire d'un stage d'externat expérimental en médecine générale à la faculté de médecine de Tours</w:t>
               </w:r>
@@ -2599,51 +2599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Huas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (3), pp.175-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2992,260 +2992,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La patiente présentant une affection intercurrente durant la grossesse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les problèmes de santé au cours de la grossesse et leurs solutions thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thérapeutique en médecine générale, CNGE-APNET 3ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.899-904, 2016</w:t>
+              <w:t xml:space="preserve">Traité de thérapeutique en médecine générale, CNGE-APNET 3ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650270v1</w:t>
+                <w:t xml:space="preserve">hal-03674832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La patiente enceinte</w:t>
+                <w:t xml:space="preserve">La patiente présentant une affection intercurrente durant la grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapeutique en médecine générale, CNGE-APNET 3ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.891-897, 2016</w:t>
+              <w:t xml:space="preserve">, pp.899-904, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650269v1</w:t>
+                <w:t xml:space="preserve">hal-03650270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes de santé au cours de la grossesse et leurs solutions thérapeutiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La patiente enceinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de thérapeutique en médecine générale, CNGE-APNET 3ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Thérapeutique en médecine générale, CNGE-APNET 3ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.891-897, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674832v1</w:t>
+                <w:t xml:space="preserve">hal-03650269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affections intercurrentes de la grossesse : Médicaments et grossesse</w:t>
               </w:r>
@@ -3352,247 +3352,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une obligation vaccinale contre l’hépatite B mal acceptée par les parents réticents</w:t>
+                <w:t xml:space="preserve">Communiquer : qu’apprennent les étudiants pendant leur stage de niveau 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Delourmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674854v1</w:t>
+                <w:t xml:space="preserve">hal-03674856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’interne gère-t-il la relation triangulaire patient-médecin-interne en phase de supervision directe en stage de niveau 1</w:t>
+                <w:t xml:space="preserve">Une obligation vaccinale contre l’hépatite B mal acceptée par les parents réticents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delourmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674855v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer : qu’apprennent les étudiants pendant leur stage de niveau 1</w:t>
+                <w:t xml:space="preserve">Comment l’interne gère-t-il la relation triangulaire patient-médecin-interne en phase de supervision directe en stage de niveau 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674856v1</w:t>
+                <w:t xml:space="preserve">hal-03674855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales associées aux mots « soins palliatifs » auprès du grand public</w:t>
               </w:r>
@@ -4077,109 +4077,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les motivations des internes ayant exercé un droit au remords pour rejoindre la filière médecine générale ?</w:t>
+                <w:t xml:space="preserve">Notes de synthèse des tuteurs : états des lieux en vue de la certification des internes de médecine générale à la faculté de Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Marchand</w:t>
+                <w:t xml:space="preserve">Jeanne Vassallo Moussu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674859v1</w:t>
+                <w:t xml:space="preserve">hal-03674860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation formative des internes de médecine générale en SASPAS en région Centre : bilan de l’expérimentation de deux outils</w:t>
               </w:r>
@@ -4241,109 +4241,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes de synthèse des tuteurs : états des lieux en vue de la certification des internes de médecine générale à la faculté de Tours</w:t>
+                <w:t xml:space="preserve">Quelles sont les motivations des internes ayant exercé un droit au remords pour rejoindre la filière médecine générale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Vassallo Moussu</w:t>
+                <w:t xml:space="preserve">Camille Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674860v1</w:t>
+                <w:t xml:space="preserve">hal-03674859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principales difficultés rencontrées par les médecins généralistes dans leur pratique gynéco-obstétricale : étude quantitative en Indre et Loire</w:t>
               </w:r>
@@ -4487,178 +4487,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupes d’échange de pratique en 3ème cycle de médecine générale : impact ressenti par les internes sur leur attitude professionnelle</w:t>
+                <w:t xml:space="preserve">Représentations du métier de médecin généraliste chez des internes en médecine générale et confrontation à la réalité de l’exercice autonome en SASPAS : une enquête qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Pailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674843v1</w:t>
+                <w:t xml:space="preserve">hal-03674844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations du métier de médecin généraliste chez des internes en médecine générale et confrontation à la réalité de l’exercice autonome en SASPAS : une enquête qualitative</w:t>
+                <w:t xml:space="preserve">Les groupes d’échange de pratique en 3ème cycle de médecine générale : impact ressenti par les internes sur leur attitude professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pailloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674844v1</w:t>
+                <w:t xml:space="preserve">hal-03674843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat en troisième cycle de médecine générale en région Centre : représentations des tuteurs ayant testé deux formes de tutorat</w:t>
               </w:r>
@@ -4871,191 +4871,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interne au cabinet de médecine générale : opinion et critères de jugement des patients</w:t>
+                <w:t xml:space="preserve">Le tutorat de groupe, un nouveau modèle pertinent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrislene Arsicot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Uteza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674837v1</w:t>
+                <w:t xml:space="preserve">hal-03674838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tutorat de groupe, un nouveau modèle pertinent ?</w:t>
+                <w:t xml:space="preserve">L’interne au cabinet de médecine générale : opinion et critères de jugement des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Uteza</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrislene Arsicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du CNGE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674838v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre le désinvestissement des tuteurs : les rencontres tutoriales</w:t>
               </w:r>
@@ -5199,260 +5199,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The POPIB study : Prevention of child obesity in general practice. Designing a brief intervention on infant food intakes in primary care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Stage en médecine générale en second cycle à la Faculté de Médecine de Tours : attentes des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès European general practice research network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">2ème congrès de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674857v1</w:t>
+                <w:t xml:space="preserve">hal-03674834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage en médecine générale en second cycle à la Faculté de Médecine de Tours : attentes des étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The POPIB study : Prevention of child obesity in general practice. Designing a brief intervention on infant food intakes in primary care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Lehr-Drylewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès European general practice research network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674834v1</w:t>
+                <w:t xml:space="preserve">hal-03674857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5678,51 +5678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="302E95ED"/>
+    <w:nsid w:val="D7205A06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5909,51 +5909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-renoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7963-970X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorenzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janczewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.196.378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pesqueira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Barbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Surmont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chamant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lefaucheur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2018.11.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moussu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pailloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bagourd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Basileu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leruste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dussart-Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Uteza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cussenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Thueux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delourmel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Letourneur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vassallo Moussu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brosset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrislene Arsicot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674838v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wagner-Ballon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-renoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7963-970X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Nasri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fouquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rideau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02828-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05227781v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02724-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04489752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ariza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Renoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorenzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Janczewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2023.196.378" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Pesqueira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Barbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Surmont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chamant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lefaucheur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2018.11.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibao-Dina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Potier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Moussu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pailloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Lehr-Drylewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bagourd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Basileu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650239v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leruste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650244v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dussart-Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650234v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lebeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649923v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Uteza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Thueux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649918v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Savan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cussenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/20090370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cogneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650269v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cr&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delourmel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Letourneur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vassallo Moussu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brosset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674843v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674841v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674838v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrislene Arsicot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674836v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Marret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wagner-Ballon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>