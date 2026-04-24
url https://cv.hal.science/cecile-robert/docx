--- v0 (2026-04-04)
+++ v1 (2026-04-24)
@@ -704,199 +704,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01580142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La juridicisation du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Commaille</w:t>
+                <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.234, 2010, 975-2-275-02826-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.458, 2010, 978-2-86820-456-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458208v1</w:t>
+                <w:t xml:space="preserve">halshs-00535790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne</w:t>
+                <w:t xml:space="preserve">La juridicisation du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Michel</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.458, 2010, 978-2-86820-456-1</w:t>
+                <w:t xml:space="preserve">LGDJ-Lextenso éditions (coll. "Droit et société Classics")</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.234, 2010, 975-2-275-02826-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00535790v1</w:t>
+                <w:t xml:space="preserve">halshs-00458208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux experts : raisons et usages politiques</w:t>
               </w:r>
@@ -1674,178 +1674,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01997798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupes d'experts dans le gouvernement de l'Union européenne [N°32 de : Politique européenne]</w:t>
+                <w:t xml:space="preserve">L'Académie européenne [Dossier du n° 89 de : Politix]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 32, pp.180, 2010</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 89, pp.9-146, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00563654v1</w:t>
+                <w:t xml:space="preserve">halshs-00490271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Académie européenne [Dossier du n° 89 de : Politix]</w:t>
+                <w:t xml:space="preserve">Les groupes d'experts dans le gouvernement de l'Union européenne [N°32 de : Politique européenne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 89, pp.9-146, 2010</w:t>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 32, pp.180, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00490271v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00563654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management [N° 79 de : Politix]</w:t>
               </w:r>
@@ -2099,209 +2099,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformer l’Union européenne au nom de l’intérêt général : quelle postérité des mobilisations pour la transparence et l’encadrement du lobbying ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’hémicycle européen à la représentation d’intérêts : des circulations public-privé circonscrites mais des coopérations à bas bruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025/2 (119), pp.120-129. </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024/2 (146), pp.131-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.120.0120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.146.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066313v1</w:t>
+                <w:t xml:space="preserve">halshs-04927700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’hémicycle européen à la représentation d’intérêts : des circulations public-privé circonscrites mais des coopérations à bas bruit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réformer l’Union européenne au nom de l’intérêt général : quelle postérité des mobilisations pour la transparence et l’encadrement du lobbying ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2024/2 (146), pp.131-166. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/2 (119), pp.120-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.146.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.120.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04927700v1</w:t>
+                <w:t xml:space="preserve">hal-05066313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sociologie politique des revolving doors : des origines du phénomène à ses conséquences sur l’action publique</w:t>
               </w:r>
@@ -2372,222 +2372,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04927711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Foresight (1950–2020): A History of Contrasts: Intellectual Inspirations and the Political Conditions for Success</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dulong</w:t>
+                <w:t xml:space="preserve">Disqualification des conflictualités, rétrécissement du débat, invisibilisation des valeurs : la dépolitisation en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Law Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eulj.12524⟩</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.9-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.32839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724823v1</w:t>
+                <w:t xml:space="preserve">hal-04544497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disqualification des conflictualités, rétrécissement du débat, invisibilisation des valeurs : la dépolitisation en discours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marty</w:t>
+                <w:t xml:space="preserve">European Foresight (1950–2020): A History of Contrasts: Intellectual Inspirations and the Political Conditions for Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134, pp.9-19. </w:t>
+              <w:t xml:space="preserve">European Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mots.32839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eulj.12524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544497v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques des langues dans les organisations internationales</w:t>
               </w:r>
@@ -3418,51 +3418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs, experts et savants dans le gouvernement de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010/1 (89), pp.9-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3559,187 +3559,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les élus dans la fabrique de l'action publique locale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les transformations managériales des activités politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79, pp.7-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.079.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557930v1</w:t>
+                <w:t xml:space="preserve">halshs-00265221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations managériales des activités politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les élus dans la fabrique de l'action publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sciences de la société, 71, pp.3-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265221v1</w:t>
+                <w:t xml:space="preserve">hal-02557930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impossible &amp;quot;modèle social européen</w:t>
               </w:r>
@@ -4210,441 +4210,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulgaria, Croatia, Finland, France, Germany, and Slovenia: the Cases and the Context</w:t>
+                <w:t xml:space="preserve">Young Citizens' Visions of EU Democracy: a Research Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kim O. K. Zilliacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzha Smilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niilo Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kaloyan Velchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Niilo Kauppi</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiesner, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debating Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.96-119, 2026, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003585138-7⟩</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.286-338, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003585138-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05567850v1</w:t>
+                <w:t xml:space="preserve">halshs-05567851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Citizens' Visions of EU Democracy: a Research Outlook</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Young People, Students, and the EU: Critical Utilitarian Democrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim O. K. Zilliacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niilo Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruzha Smilova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiesner, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debating Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.286-338, 2026, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003585138-10⟩</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.48-61, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003585138-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05567851v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05567848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young People, Students, and the EU: Critical Utilitarian Democrats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robert</w:t>
+                <w:t xml:space="preserve">Bulgaria, Croatia, Finland, France, Germany, and Slovenia: the Cases and the Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaloyan Velchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Vidačak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Matan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim O. K. Zilliacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niilo Kauppi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruzha Smilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiesner, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debating Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.48-61, 2026, </w:t>
+              <w:t xml:space="preserve">, Routledge, pp.96-119, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003585138-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003585138-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05567848v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05567850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do MPs Make Good Lobbyists? Lessons from a Survey of the French Delegation to the European Parliament</w:t>
               </w:r>
@@ -5064,328 +5064,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi la dépolitisation de l’Europe est-elle le nom ? Délégitimation et contournement de la démocratie représentative dans le gouvernement de l’Europe</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment contourner la mise en débat démocratique de l’action publique ? Modalités, usages et enjeux des processus de dépolitisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiner la démocratie : les dépolitisations de l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.185-209, 2021, Espaces politiques, 978-2-7574-3331-7</w:t>
+              <w:t xml:space="preserve">, Espaces politiques, Presses universitaires du Septentrion, pp.263-283, 2021, 978-2-7574-3331-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255801v1</w:t>
+                <w:t xml:space="preserve">hal-03255808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment contourner la mise en débat démocratique de l’action publique ? Modalités, usages et enjeux des processus de dépolitisation</w:t>
+                <w:t xml:space="preserve">Penser la dépolitisation : ressources théoriques, enjeux définitionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiner la démocratie : les dépolitisations de l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Espaces politiques, Presses universitaires du Septentrion, pp.263-283, 2021, 978-2-7574-3331-7</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-29, 2021, Espaces politiques, 978-2-7574-3331-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255808v1</w:t>
+                <w:t xml:space="preserve">hal-03255796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la dépolitisation : ressources théoriques, enjeux définitionnels</w:t>
+                <w:t xml:space="preserve">Depoliticization at the EU Level : Delegitimization and Circumvention of Representative Democracy in the Government of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Robert, Cécile. </w:t>
+              <w:t xml:space="preserve">Wiesner, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confiner la démocratie : les dépolitisations de l’action publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rethinking politicisation in politics, sociology and international Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan; Springer International Publishing, pp.201-222, 2021, Palgrave Studies in European Political Sociology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-54545-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255796v1</w:t>
+                <w:t xml:space="preserve">halshs-03146919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depoliticization at the EU Level : Delegitimization and Circumvention of Representative Democracy in the Government of Europe</w:t>
+                <w:t xml:space="preserve">De quoi la dépolitisation de l’Europe est-elle le nom ? Délégitimation et contournement de la démocratie représentative dans le gouvernement de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiesner, Claudia. </w:t>
+              <w:t xml:space="preserve">Robert, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking politicisation in politics, sociology and international Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confiner la démocratie : les dépolitisations de l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.185-209, 2021, Espaces politiques, 978-2-7574-3331-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-54545-1_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03146919v1</w:t>
+                <w:t xml:space="preserve">hal-03255801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir en &amp;quot;indépendants &amp;quot; : contraintes et usages d'une forme d'autorité singulière</w:t>
               </w:r>
@@ -5757,186 +5757,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00667784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : L'Europe comme objet, agent et enjeu de socialisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être socialisé à ou par « l'Europe » ? Dispositions sociales et sens du jeu institutionnel des experts de la Commission européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Hélène ; Robert, Cécile ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2010</w:t>
+              <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne Chap. 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.313-345, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00537424v1</w:t>
+                <w:t xml:space="preserve">halshs-00537421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être socialisé à ou par « l'Europe » ? Dispositions sociales et sens du jeu institutionnel des experts de la Commission européenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : L'Europe comme objet, agent et enjeu de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Hélène ; Robert, Cécile ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne Chap. 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.313-345, 2010</w:t>
+              <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00537421v1</w:t>
+                <w:t xml:space="preserve">halshs-00537424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eurofonctionnaires et leurs experts : stratégies de recrutement et modalités d'encadrement des groupes d'experts européens</w:t>
               </w:r>
@@ -5989,186 +5989,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernement par comités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expertise et action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Belot; Paul Magnette; Sabine Saurugger. </w:t>
+              <w:t xml:space="preserve">Borraz, Olivier; Guiraudon, Virginie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science politique de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.313-334, 2008, Etudes politiques, 978-2-7178-5570-8</w:t>
+              <w:t xml:space="preserve">Politiques publiques. 1, La France dans la gouvernance européenne Chap. 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.309-335, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00342658v1</w:t>
+                <w:t xml:space="preserve">halshs-00396558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise et action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernement par comités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques De Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Borraz, Olivier; Guiraudon, Virginie. </w:t>
+              <w:t xml:space="preserve">Céline Belot; Paul Magnette; Sabine Saurugger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques publiques. 1, La France dans la gouvernance européenne Chap. 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.309-335, 2008</w:t>
+              <w:t xml:space="preserve">Science politique de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.313-334, 2008, Etudes politiques, 978-2-7178-5570-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00396558v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00342658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institutionnalisation d'actions publiques locales à destination des SDF</w:t>
               </w:r>
@@ -7047,51 +7047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F6A0F5C"/>
+    <w:nsid w:val="699B91B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7195,51 +7195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AF514173"/>
+    <w:nsid w:val="47E302B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7429,51 +7429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7211-462X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051973324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100025380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-juridicisation-du-politique/9782275028262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/495/9782706112034/le-recours-aux-experts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah-Malicet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zittoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vicari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.613" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927711v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29160" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0174" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.171.0009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.158.0447" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.029.0057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2012.735147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2010.13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.032.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472902v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.089.0009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02557930v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265221v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.079.0007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.011.0057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.003.0038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.36720" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloyan Velchev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vida&#269;ak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim O. K. Zilliacus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niilo Kauppi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzha Smilova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-81328-3_1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/conflictualite-union-europeenne-9782802773146.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54545-1_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.77981" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.henry.2015.01.0148" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384761v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151171v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7211-462X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051973324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100025380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-juridicisation-du-politique/9782275028262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/495/9782706112034/le-recours-aux-experts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah-Malicet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zittoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vicari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.613" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927711v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12524" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29160" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0174" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.171.0009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.158.0447" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.029.0057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2012.735147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2010.13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.032.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472902v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.089.0009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.079.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02557930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.011.0057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.003.0038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.36720" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim O. K. Zilliacus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzha Smilova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niilo Kauppi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloyan Velchev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vida&#269;ak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-81328-3_1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/conflictualite-union-europeenne-9782802773146.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255808v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54545-1_10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.77981" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.henry.2015.01.0148" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537421v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384761v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151171v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>