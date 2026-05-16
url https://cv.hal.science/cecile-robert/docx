--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -704,199 +704,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01580142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne</w:t>
+                <w:t xml:space="preserve">La juridicisation du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Michel</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.458, 2010, 978-2-86820-456-1</w:t>
+                <w:t xml:space="preserve">LGDJ-Lextenso éditions (coll. "Droit et société Classics")</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.234, 2010, 975-2-275-02826-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00535790v1</w:t>
+                <w:t xml:space="preserve">halshs-00458208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La juridicisation du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Commaille</w:t>
+                <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.234, 2010, 975-2-275-02826-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, pp.458, 2010, 978-2-86820-456-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458208v1</w:t>
+                <w:t xml:space="preserve">halshs-00535790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux experts : raisons et usages politiques</w:t>
               </w:r>
@@ -2099,209 +2099,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’hémicycle européen à la représentation d’intérêts : des circulations public-privé circonscrites mais des coopérations à bas bruit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réformer l’Union européenne au nom de l’intérêt général : quelle postérité des mobilisations pour la transparence et l’encadrement du lobbying ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2024/2 (146), pp.131-166. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/2 (119), pp.120-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.146.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.120.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04927700v1</w:t>
+                <w:t xml:space="preserve">hal-05066313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformer l’Union européenne au nom de l’intérêt général : quelle postérité des mobilisations pour la transparence et l’encadrement du lobbying ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’hémicycle européen à la représentation d’intérêts : des circulations public-privé circonscrites mais des coopérations à bas bruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025/2 (119), pp.120-129. </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024/2 (146), pp.131-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.120.0120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.146.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066313v1</w:t>
+                <w:t xml:space="preserve">halshs-04927700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une sociologie politique des revolving doors : des origines du phénomène à ses conséquences sur l’action publique</w:t>
               </w:r>
@@ -2372,222 +2372,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04927711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disqualification des conflictualités, rétrécissement du débat, invisibilisation des valeurs : la dépolitisation en discours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marty</w:t>
+                <w:t xml:space="preserve">European Foresight (1950–2020): A History of Contrasts: Intellectual Inspirations and the Political Conditions for Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.32839⟩</w:t>
+              <w:t xml:space="preserve">European Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eulj.12524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544497v1</w:t>
+                <w:t xml:space="preserve">hal-04724823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Foresight (1950–2020): A History of Contrasts: Intellectual Inspirations and the Political Conditions for Success</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dulong</w:t>
+                <w:t xml:space="preserve">Disqualification des conflictualités, rétrécissement du débat, invisibilisation des valeurs : la dépolitisation en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Law Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (3), </w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134, pp.9-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eulj.12524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mots.32839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724823v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques des langues dans les organisations internationales</w:t>
               </w:r>
@@ -4210,441 +4210,441 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Citizens' Visions of EU Democracy: a Research Outlook</w:t>
+                <w:t xml:space="preserve">Bulgaria, Croatia, Finland, France, Germany, and Slovenia: the Cases and the Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kaloyan Velchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Vidačak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Matan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kim O. K. Zilliacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niilo Kauppi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiesner, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debating Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.286-338, 2026, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003585138-10⟩</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.96-119, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003585138-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05567851v1</w:t>
+                <w:t xml:space="preserve">halshs-05567850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young People, Students, and the EU: Critical Utilitarian Democrats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Young Citizens' Visions of EU Democracy: a Research Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim O. K. Zilliacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzha Smilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niilo Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaloyan Velchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ruzha Smilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiesner, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debating Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.48-61, 2026, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Routledge, pp.286-338, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003585138-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003585138-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05567848v1</w:t>
+                <w:t xml:space="preserve">halshs-05567851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulgaria, Croatia, Finland, France, Germany, and Slovenia: the Cases and the Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Young People, Students, and the EU: Critical Utilitarian Democrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Beauvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaloyan Velchev</w:t>
+                <w:t xml:space="preserve">Kim O. K. Zilliacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor Vidačak</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niilo Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Niilo Kauppi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruzha Smilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiesner, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debating Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.96-119, 2026, </w:t>
+              <w:t xml:space="preserve">, Routledge, pp.48-61, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003585138-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003585138-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05567850v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05567848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do MPs Make Good Lobbyists? Lessons from a Survey of the French Delegation to the European Parliament</w:t>
               </w:r>
@@ -5064,173 +5064,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment contourner la mise en débat démocratique de l’action publique ? Modalités, usages et enjeux des processus de dépolitisation</w:t>
+                <w:t xml:space="preserve">De quoi la dépolitisation de l’Europe est-elle le nom ? Délégitimation et contournement de la démocratie représentative dans le gouvernement de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiner la démocratie : les dépolitisations de l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Espaces politiques, Presses universitaires du Septentrion, pp.263-283, 2021, 978-2-7574-3331-7</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.185-209, 2021, Espaces politiques, 978-2-7574-3331-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255808v1</w:t>
+                <w:t xml:space="preserve">hal-03255801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la dépolitisation : ressources théoriques, enjeux définitionnels</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment contourner la mise en débat démocratique de l’action publique ? Modalités, usages et enjeux des processus de dépolitisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiner la démocratie : les dépolitisations de l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-29, 2021, Espaces politiques, 978-2-7574-3331-7</w:t>
+              <w:t xml:space="preserve">, Espaces politiques, Presses universitaires du Septentrion, pp.263-283, 2021, 978-2-7574-3331-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255796v1</w:t>
+                <w:t xml:space="preserve">hal-03255808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depoliticization at the EU Level : Delegitimization and Circumvention of Representative Democracy in the Government of Europe</w:t>
               </w:r>
@@ -5292,100 +5292,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi la dépolitisation de l’Europe est-elle le nom ? Délégitimation et contournement de la démocratie représentative dans le gouvernement de l’Europe</w:t>
+                <w:t xml:space="preserve">Penser la dépolitisation : ressources théoriques, enjeux définitionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiner la démocratie : les dépolitisations de l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.185-209, 2021, Espaces politiques, 978-2-7574-3331-7</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-29, 2021, Espaces politiques, 978-2-7574-3331-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255801v1</w:t>
+                <w:t xml:space="preserve">hal-03255796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir en &amp;quot;indépendants &amp;quot; : contraintes et usages d'une forme d'autorité singulière</w:t>
               </w:r>
@@ -5757,186 +5757,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00667784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être socialisé à ou par « l'Europe » ? Dispositions sociales et sens du jeu institutionnel des experts de la Commission européenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : L'Europe comme objet, agent et enjeu de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Hélène ; Robert, Cécile ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne Chap. 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.313-345, 2010</w:t>
+              <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00537421v1</w:t>
+                <w:t xml:space="preserve">halshs-00537424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : L'Europe comme objet, agent et enjeu de socialisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être socialisé à ou par « l'Europe » ? Dispositions sociales et sens du jeu institutionnel des experts de la Commission européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Hélène ; Robert, Cécile ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2010</w:t>
+              <w:t xml:space="preserve">La fabrique des « Européens » : processus de socialisation et construction européenne Chap. 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.313-345, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00537424v1</w:t>
+                <w:t xml:space="preserve">halshs-00537421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les eurofonctionnaires et leurs experts : stratégies de recrutement et modalités d'encadrement des groupes d'experts européens</w:t>
               </w:r>
@@ -5989,186 +5989,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise et action publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernement par comités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques De Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Borraz, Olivier; Guiraudon, Virginie. </w:t>
+              <w:t xml:space="preserve">Céline Belot; Paul Magnette; Sabine Saurugger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques publiques. 1, La France dans la gouvernance européenne Chap. 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.309-335, 2008</w:t>
+              <w:t xml:space="preserve">Science politique de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.313-334, 2008, Etudes politiques, 978-2-7178-5570-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00396558v1</w:t>
+                <w:t xml:space="preserve">halshs-00342658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernement par comités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expertise et action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Belot; Paul Magnette; Sabine Saurugger. </w:t>
+              <w:t xml:space="preserve">Borraz, Olivier; Guiraudon, Virginie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science politique de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.313-334, 2008, Etudes politiques, 978-2-7178-5570-8</w:t>
+              <w:t xml:space="preserve">Politiques publiques. 1, La France dans la gouvernance européenne Chap. 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.309-335, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00342658v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00396558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institutionnalisation d'actions publiques locales à destination des SDF</w:t>
               </w:r>
@@ -7047,51 +7047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="699B91B5"/>
+    <w:nsid w:val="BD551327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7195,51 +7195,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47E302B2"/>
+    <w:nsid w:val="4C551195"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7429,51 +7429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7211-462X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051973324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100025380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-juridicisation-du-politique/9782275028262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/495/9782706112034/le-recours-aux-experts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah-Malicet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zittoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vicari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.613" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927711v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544497v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724823v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12524" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29160" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0174" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.171.0009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.158.0447" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.029.0057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2012.735147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2010.13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.032.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472902v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.089.0009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.079.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02557930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.011.0057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.003.0038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.36720" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim O. K. Zilliacus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzha Smilova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niilo Kauppi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloyan Velchev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567848v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vida&#269;ak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-81328-3_1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/conflictualite-union-europeenne-9782802773146.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255808v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54545-1_10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.77981" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.henry.2015.01.0148" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537421v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384761v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396558v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151171v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7211-462X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/051973324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Beauvallet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Roullaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1161813" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18678" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100025380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-juridicisation-du-politique/9782275028262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535790v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/495/9782706112034/le-recours-aux-experts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah-Malicet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Guillalot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zittoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Raus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vicari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29135" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.613" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barthe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.120.0120" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0131" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927711v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.146.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eulj.12524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639374v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29160" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257185v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0174" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051723v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.061.0008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.171.0009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418058v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.158.0447" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.029.0057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767724.2012.735147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2010.13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.032.0007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472902v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.089.0009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.079.0007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02557930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Douillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.166.0095" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.011.0057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184056v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.003.0038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03184108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.36720" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloyan Velchev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vida&#269;ak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim O. K. Zilliacus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niilo Kauppi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567851v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzha Smilova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05567848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003585138-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05014874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-81328-3_1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81328-3_1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/conflictualite-union-europeenne-9782802773146.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759910v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146919v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54545-1_10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.77981" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.henry.2015.01.0148" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137294708_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667784v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537424v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537421v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384761v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00342658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Maillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382180v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chebbah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421460v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151171v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>