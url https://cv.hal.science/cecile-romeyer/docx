--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -328,217 +328,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des risques organisationnels en ambulatoire : une étude comparative de 4 cliniques</w:t>
+                <w:t xml:space="preserve">« Prévention des risques organisationnels en ambulatoire : une étude comparative de quatre cliniques », Vol 35 n°1, 6-17.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bruyere</w:t>
+                <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Romeyer</w:t>
+                <w:t xml:space="preserve">C. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+              <w:t xml:space="preserve">Journal de Gestion et d’Economies Médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746674v1</w:t>
+                <w:t xml:space="preserve">hal-02128279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prévention des risques organisationnels en ambulatoire : une étude comparative de quatre cliniques », Vol 35 n°1, 6-17.</w:t>
+                <w:t xml:space="preserve">Prévention des risques organisationnels en ambulatoire : une étude comparative de 4 cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bruyère</w:t>
+                <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romeyer</w:t>
+                <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gestion et d’Economies Médicales</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128279v1</w:t>
+                <w:t xml:space="preserve">hal-04746674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Applying and theorizing institutional frameworks in IS research: a systematic analysis from 1999 to 2009 ». Vol 24 n°4, 280-317.</w:t>
               </w:r>
@@ -563,51 +563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X., de Vaunany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Technology &amp; People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -671,51 +671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Technology and People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (3), pp.280-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -749,64 +749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le bricolage logistique en milieu hospitalier : étude du flux de réapprovisionnement des services de soins », vol 22 n°3, 17-26.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.205-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1000,51 +1000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mensuel de Juin (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1069,51 +1069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les obstacles à la mise en oeuvre des SICAH: (Systèmes d’Informations Centrés sur les Activités Hospitalières)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1173,51 +1173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traçabilité des activités de soins par les systèmes d’information hospitaliers : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (Numéro spécial "Logistique hospitalière"), pp.119-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1296,51 +1296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisation des filières d'urgences : les conditions d'un changement réussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence GISEH (Gestion et Ingénierie des SystèmEs Hospitaliers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lausanne, Suisse. pp.733-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1397,51 +1397,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management bienveillant et système de santé : la vision de deux médecins-managers engagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1496,51 +1496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale S Rogers, De la logistique inversée à l’efficience opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Lavastre O., Carbone V., Ageron B. (Dir.), Les grands auteurs en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.343-347, 2016, Collection Grands auteurs, 978-2-84769-877-0</w:t>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. La restauration collective en quête de solutions logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au plus près de l’assiette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quæ, pp.139, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1647,64 +1647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l'objet intermédiaire dans la mise en oeuvre d'un Réseau médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques intermédiaires au coeur de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares édition, pp.201, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1761,51 +1761,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'information fondé sur une traçabilité des activités : intérêt et difficultés de mise en œuvre dans les hôpitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de la Méditerranée (Aix Marseille 2), 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1922,51 +1922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF60F3C1"/>
+    <w:nsid w:val="900575D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2153,51 +2153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-romeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-9240-4726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414194v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Defaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mansourati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pavin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2021.09.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romeyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X., de Vaunany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ITP-10-2013-0185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.01911" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2004.11516800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2004.11516825" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04723395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04612197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.prige.2012.01.0139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/tel-04723832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-romeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-9240-4726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414194v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Defaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mansourati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pavin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2021.09.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romeyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X., de Vaunany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ITP-10-2013-0185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.01911" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2004.11516800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2004.11516825" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04723395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04612197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.prige.2012.01.0139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/tel-04723832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>