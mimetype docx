--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -328,217 +328,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prévention des risques organisationnels en ambulatoire : une étude comparative de quatre cliniques », Vol 35 n°1, 6-17.</w:t>
+                <w:t xml:space="preserve">Prévention des risques organisationnels en ambulatoire : une étude comparative de 4 cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bruyère</w:t>
+                <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Romeyer</w:t>
+                <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gestion et d’Economies Médicales</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128279v1</w:t>
+                <w:t xml:space="preserve">hal-04746674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention des risques organisationnels en ambulatoire : une étude comparative de 4 cliniques</w:t>
+                <w:t xml:space="preserve">« Prévention des risques organisationnels en ambulatoire : une étude comparative de quatre cliniques », Vol 35 n°1, 6-17.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bruyere</w:t>
+                <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Romeyer</w:t>
+                <w:t xml:space="preserve">C. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+              <w:t xml:space="preserve">Journal de Gestion et d’Economies Médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746674v1</w:t>
+                <w:t xml:space="preserve">hal-02128279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Applying and theorizing institutional frameworks in IS research: a systematic analysis from 1999 to 2009 ». Vol 24 n°4, 280-317.</w:t>
               </w:r>
@@ -563,51 +563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X., de Vaunany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Technology &amp; People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -671,51 +671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Technology and People</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (3), pp.280-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -749,64 +749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le bricolage logistique en milieu hospitalier : étude du flux de réapprovisionnement des services de soins », vol 22 n°3, 17-26.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.205-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1000,51 +1000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier de Vaujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mensuel de Juin (9)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1069,51 +1069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les obstacles à la mise en oeuvre des SICAH: (Systèmes d’Informations Centrés sur les Activités Hospitalières)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1173,51 +1173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traçabilité des activités de soins par les systèmes d’information hospitaliers : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 12 (Numéro spécial "Logistique hospitalière"), pp.119-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1296,51 +1296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorganisation des filières d'urgences : les conditions d'un changement réussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence GISEH (Gestion et Ingénierie des SystèmEs Hospitaliers)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lausanne, Suisse. pp.733-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1397,51 +1397,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management bienveillant et système de santé : la vision de deux médecins-managers engagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Mure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1496,51 +1496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale S Rogers, De la logistique inversée à l’efficience opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Lavastre O., Carbone V., Ageron B. (Dir.), Les grands auteurs en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.343-347, 2016, Collection Grands auteurs, 978-2-84769-877-0</w:t>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. La restauration collective en quête de solutions logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au plus près de l’assiette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quæ, pp.139, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1647,64 +1647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l'objet intermédiaire dans la mise en oeuvre d'un Réseau médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques intermédiaires au coeur de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares édition, pp.201, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1761,51 +1761,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'information fondé sur une traçabilité des activités : intérêt et difficultés de mise en œuvre dans les hôpitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Romeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de la Méditerranée (Aix Marseille 2), 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1922,51 +1922,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="900575D4"/>
+    <w:nsid w:val="1B5DBC8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2153,51 +2153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-romeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-9240-4726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414194v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Defaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mansourati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pavin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2021.09.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romeyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X., de Vaunany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ITP-10-2013-0185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.01911" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2004.11516800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2004.11516825" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04723395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04612197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.prige.2012.01.0139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/tel-04723832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-romeyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-9240-4726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414194v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anselme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Defaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mansourati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pavin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amjcard.2021.09.010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Romeyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romeyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X., de Vaunany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ITP-10-2013-0185" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sirjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644436v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.01911" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier de Vaujany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2004.11516800" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2004.11516825" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00873203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04723395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04612197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.prige.2012.01.0139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519673v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/tel-04723832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>