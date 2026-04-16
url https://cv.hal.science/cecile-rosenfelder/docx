--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intersectorialité négociée « par le bas ». Quand une institution médico-sociale s’inscrit dans les murs d’un collège</w:t>
+                <w:t xml:space="preserve">Pratiques des espaces dans les habitats alternatifs, quels accès aux sociabilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.231.0027⟩</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, vol. 45 (2), pp.65-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.171.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082208v1</w:t>
+                <w:t xml:space="preserve">hal-04254819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des espaces dans les habitats alternatifs, quels accès aux sociabilités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intersectorialité négociée « par le bas ». Quand une institution médico-sociale s’inscrit dans les murs d’un collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, vol. 45 (2), pp.65-81. </w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.27-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.171.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gap.231.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254819v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective and Supported Mental Health Housing Units during the Covid-19 Pandemic : between Protection against the Virus and Support for Autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Le Helley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.57-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
@@ -530,51 +530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alternative gérontologique, un marqueur des transformations des lieux du vieillir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° 5 (1), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,51 +608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir dans un habitat autogéré : la question du « vivre ensemble »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 / n° 152 (1), pp.155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -718,64 +718,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitats à visée inclusive pour personnes âgées et personnes en situation de handicap : entre logique de libre choix et contraintes institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTER 2022 "Repenser l’institution et la désinstitutionalisation à partir du handicap"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Disability Research, Jul 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -794,450 +794,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et habiter ensemble à tout âge, même en situation de fragilité. Pemiers résultats d'une recherche action collaborative</w:t>
+                <w:t xml:space="preserve">« Vivre et habiter ensemble à tout âge, même en situation de fragilité », premiers résultats d'une recherche action collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Villez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international du REIACTIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">6e Colloque international du REIACTIS "Société inclusive et avancée en âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REIACTIS; Université de Lorraine, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256238v1</w:t>
+                <w:t xml:space="preserve">hal-04332044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vivre et habiter ensemble à tout âge, même en situation de fragilité », premiers résultats d'une recherche action collaborative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vivre et habiter ensemble à tout âge, même en situation de fragilité », premiers résultats d’une recherche action collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Villez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque international du REIACTIS "Société inclusive et avancée en âge"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, REIACTIS; Université de Lorraine, Feb 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">6ème colloque international du REIACTIS "Société inclusive et avancée en âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332044v1</w:t>
+                <w:t xml:space="preserve">hal-03287510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et habiter ensemble à tout âge, même en situation de fragilité », premiers résultats d’une recherche action collaborative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelques limites pratiques du principe d’inclusion. L’exemple d’un dispositif à visée inclusive pour personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international du REIACTIS "Société inclusive et avancée en âge"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique (REIACTIS), Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287510v1</w:t>
+                <w:t xml:space="preserve">hal-02901571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques limites pratiques du principe d’inclusion. L’exemple d’un dispositif à visée inclusive pour personnes âgées dépendantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vivre et habiter ensemble à tout âge, même en situation de fragilité. Pemiers résultats d'une recherche action collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Villez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international du REIACTIS "Société inclusive et avancée en âge"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique (REIACTIS), Feb 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque international du REIACTIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901571v1</w:t>
+                <w:t xml:space="preserve">hal-04256238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive education as a work from below: Focus on a French experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bertillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1320,51 +1320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Villez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1382,51 +1382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister par l'habitat. Le cas de l'association A²MG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1476,64 +1476,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure et sécuriser dans les habitats alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1555,64 +1555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure et sécuriser : exemple d'un habitat pour personnes âgées (rapport intermédiaire n°4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1634,64 +1634,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure et sécuriser : exemple d'un dispositif d'habitat pour personnes âgées (rapport intermédiaire n°1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1713,64 +1713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure et sécuriser : exemple d'un habitat pour adultes ayant un handicap moteur (rapport intermédiaire n°3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ecole des hautes études en santé publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1805,64 +1805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclure et sécuriser en temps de crise : exemples de dispositifs d'habitat pour adultes ayant un handicap psychique (rapport intermédiaire n°2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maina Le Helley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole des hautes études en santé publique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1884,77 +1884,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’institution médico-sociale s’inscrit dans les murs de l’Éducation nationale. Enquête au sein d’un IME &amp;quot;hors les murs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+                <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EHESP. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2008,51 +2008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitats alternatifs aux dispositifs gérontologiques institués : des laboratoires d'expérimentation à l'épreuve de la &amp;quot;fragilité&amp;quot; et de la &amp;quot;dépendance&amp;quot; des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rosenfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Strasbourg, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017STRAG029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2248,51 +2248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04082208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rosenfelder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04254819v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03323177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Le Helley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849362v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godefroy Bidima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugeron Pierre Emmanuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claeys S&#233;bastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.005.0116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.152.0155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Villez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aim&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Le Helley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01793185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017STRAG029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04254819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rosenfelder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.171.0065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04082208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03323177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Le Helley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.212.0057" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849362v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godefroy Bidima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugeron Pierre Emmanuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claeys S&#233;bastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.005.0116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.152.0155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05007377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Villez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aim&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287510v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693830v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Le Helley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01793185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017STRAG029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>