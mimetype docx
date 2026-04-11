--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -336,360 +336,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865293v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring reserve and depth refuge effects on marine fish communities: Insights from environmental DNA metabarcoding</w:t>
+                <w:t xml:space="preserve">Urban typology of marine protected areas (MPAs): An exploratory methodological framework applied to the Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Roblet</w:t>
+                <w:t xml:space="preserve">Julie Marty-Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
+                <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbers Romero Suarez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dérijard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.70347⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.1140113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509183v1</w:t>
+                <w:t xml:space="preserve">halshs-05215010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban typology of marine protected areas (MPAs): An exploratory methodological framework applied to the Western Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring reserve and depth refuge effects on marine fish communities: Insights from environmental DNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Marty-Gastaldi</w:t>
+                <w:t xml:space="preserve">Gilbers Romero Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sabourault</w:t>
+                <w:t xml:space="preserve">Gilles Gambini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lazaric</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, pp.1140113. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.70347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05215010v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primer set evaluation and sampling method assessment for the monitoring of fish communities in the North‐western part of the Mediterranean Sea through eDNA metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gambini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dérijard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -723,77 +723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sight to sequence: Underwater visual census vs environmental DNA metabarcoding for the monitoring of taxonomic and functional fish diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gambini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cottalorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1138,51 +1138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression patterns of sterol transporters NPC1 and NPC2 in the cnidarian-dinoflagellate symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolijn Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1229,94 +1229,94 @@
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cmi.12753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013896v1</w:t>
+                <w:t xml:space="preserve">hal-04726688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression patterns of sterol transporters NPC1 and NPC2 in the cnidarian-dinoflagellate symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolijn Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1363,94 +1363,94 @@
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cmi.12753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726688v1</w:t>
+                <w:t xml:space="preserve">hal-03013896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and menthol stress induce different cellular events during sea anemone bleaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1832,51 +1832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and menthol stress induce different cellular events during sea anemone bleaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ganot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Furla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ganot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Furla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,51 +2634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive EST analysis of the symbiotic sea anemone, Anemonia viridis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ganot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2777,51 +2777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalase activities in an endosymbiotic sea anemone : characterization and implications in bleaching signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Laurent Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2866,286 +2866,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress and apoptotic events during thermal stress in the symbiotic sea anemone, Anemonia viridis.</w:t>
+                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Richier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sabourault</w:t>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Courtiade</w:t>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Allemand</w:t>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580508v1</w:t>
+                <w:t xml:space="preserve">hal-02659558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative stress and apoptotic events during thermal stress in the symbiotic sea anemone, Anemonia viridis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+                <w:t xml:space="preserve">Sophie Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Cousserans</w:t>
+                <w:t xml:space="preserve">Juliette Courtiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (18), pp.4186-4198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659558v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPODOBASE: an EST database for the lepidopteran crop pest Spodoptera.</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning of CYP4F7 a kidney-specific P450 in the sea bass Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3652,51 +3652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue-specific induction and inactivation of cytochrome P450 catalysing lauric acid hydroxylation in the sea bass, Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,51 +3777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning of a phthalate-inducible CYP4 gene (CYP4T2) in kidney from the sea bass Dicentrarchus labrax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4224,51 +4224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Bürgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,51 +4332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing eating habits while preserving ecological biodiversity:Results from an international survey on Sarpa salpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lazaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4483,64 +4483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Derijard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marty Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lazaric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISOS 2024: Foro científico-académico: Congreso de Integración de saberes para un océano sostenible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitad National Costa Rica, Jun 2024, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4578,77 +4578,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are NPC proteins key players in the molecular interactions between cnidarians and their dinoflagellate endosymbionts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ImmunInv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4811,51 +4811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene duplications and adaptation to endosymbiosis in cnidarians: Focus on the NPC team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4880,51 +4880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endosymbiosis drives transcriptomic adjustments and genomic adaptations in cnidarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ganot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5167,51 +5167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommet sur l'océan à Nice : des résultats prometteurs mais un essai à transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Antoniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,51 +5324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5431,90 +5431,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPC proteins are key players in molecular interactions between cnidarians and their dinoflagellate endosymbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Honolulu (Hawai'i), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5533,273 +5533,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular communication in cnidarian-dinoflagellate symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbiosome membranes characterization, or how to decipher molecular interactions between cnidarians and their dinoflagellate symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of the International Symbiosis Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726873v1</w:t>
+                <w:t xml:space="preserve">hal-04726866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiosome membranes characterization, or how to decipher molecular interactions between cnidarians and their dinoflagellate symbionts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The molecular communication in cnidarian-dinoflagellate symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johana Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mehiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of the International Symbiosis Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726866v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5817,51 +5817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue moléculaire entre un hôte Anthozoaire et ses symbiotes Dinoflagellés : apport des techniques à haut débit pour l’étude du modèle A. viridis – Symbiodinium sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Côte d'Azur, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5924,51 +5924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cnidarian-Dinoflagellate symbiosis-mediated adaptation to environmental stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier-Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6068,51 +6068,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude moléculaire des cytochromes P450 de la famille 4 chez le bar, Dicentrarchus labrax. Effets des xénobiotiques sur l'expression de ces gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Nice Sophia Antipolis, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6171,51 +6171,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue-specific induction and inactivation of laurate hydroxylase activities from sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6244,103 +6244,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. symposium on Cytochrome P-450 biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Woods Hole, United States. n.p., 1995</w:t>
+              <w:t xml:space="preserve">Programme CEE Biomar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, Arcachon, France. n.p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848420v1</w:t>
+                <w:t xml:space="preserve">hal-02849659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue-specific induction and inactivation of laurate hydroxylase activities from sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6369,73 +6369,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme CEE Biomar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, Arcachon, France. n.p., 1995</w:t>
+              <w:t xml:space="preserve">3. symposium on Cytochrome P-450 biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Woods Hole, United States. n.p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849659v1</w:t>
+                <w:t xml:space="preserve">hal-02848420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6511,51 +6511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CDD908A"/>
+    <w:nsid w:val="F8C0D6F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6742,51 +6742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-sabourault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8558-7952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191842737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3146030492435861171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roblet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbers Romero Suarez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gambini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70347" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty-Gastaldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.554" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty Gastaldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177250" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Linhart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez-Sandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00387" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolijn Mertz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12753" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laugier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0406-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7L7V081-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kopp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Furla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sabourault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPQRRP86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ganot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Furla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabourault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05458.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVG3ZSLX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Merle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580508v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtiade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Daborn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00064-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3WVWS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boundy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafaurie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuany" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rahmani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez Sandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200321v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petiot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251431" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouhlel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Chiaino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranne Comel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Descamps" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Davy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04726934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pages" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841156v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durst" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-sabourault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8558-7952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191842737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3146030492435861171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty-Gastaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roblet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbers Romero Suarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gambini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.554" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty Gastaldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177250" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Linhart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez-Sandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00387" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolijn Mertz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12753" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laugier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0406-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7L7V081-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kopp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Furla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sabourault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPQRRP86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ganot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Furla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabourault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05458.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVG3ZSLX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Merle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtiade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Daborn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00064-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3WVWS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boundy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafaurie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuany" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rahmani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez Sandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200321v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petiot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251431" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouhlel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Chiaino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranne Comel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Descamps" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Davy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04726934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pages" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841156v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durst" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>