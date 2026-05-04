--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1387,2526 +1387,1970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and menthol stress induce different cellular events during sea anemone bleaching</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential distribution of lipids in epidermis, gastrodermis and hosted Symbiodinium in the sea anemone Anemonia viridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Carette</w:t>
+                <w:t xml:space="preserve">Johana Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Laugier</w:t>
+                <w:t xml:space="preserve">Lionel Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mehiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boutoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-016-0406-y⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.140-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726782v1</w:t>
+                <w:t xml:space="preserve">hal-01546160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential distribution of lipids in epidermis, gastrodermis and hosted Symbiodinium in the sea anemone Anemonia viridis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Boutoute</w:t>
+                <w:t xml:space="preserve">Thermal and menthol stress induce different cellular events during sea anemone bleaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+                <w:t xml:space="preserve">Diane Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.10.017⟩</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (3), pp.175 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-016-0406-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04726768v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential distribution of lipids in epidermis, gastrodermis and hosted Symbiodinium in the sea anemone Anemonia viridis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+                <w:t xml:space="preserve">MALDI-MS and NanoSIMS imaging techniques to study cnidarian?dinoflagellate symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wisztorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mehiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.10.017⟩</w:t>
+              <w:t xml:space="preserve">Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (2), pp.125 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zool.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546160v1</w:t>
+                <w:t xml:space="preserve">hal-01546914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and menthol stress induce different cellular events during sea anemone bleaching</w:t>
+                <w:t xml:space="preserve">Are Niemann-Pick type C proteins key players in cnidarian-dinoflagellate endosymbioses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ganot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Furla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-016-0406-y⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (18), pp.4527-4540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546908v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-MS and NanoSIMS imaging techniques to study cnidarian–dinoflagellate symbioses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The transcriptomic response to thermal stress is immediate, transient and potentiated by ultraviolet radiation in the sea anemone Anemonia viridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ganot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Furla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zool.2014.06.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (5), pp.1158-1174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05458.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726755v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-MS and NanoSIMS imaging techniques to study cnidarian?dinoflagellate symbioses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive EST analysis of the symbiotic sea anemone, Anemonia viridis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ganot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Deleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Furla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zool.2014.06.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (10), pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546914v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Niemann‐Pick type C proteins key players in cnidarian–dinoflagellate endosymbioses?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Catalase activities in an endosymbiotic sea anemone : characterization and implications in bleaching signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Laurent Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Furla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42(2), pp.236-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04726720v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Niemann-Pick type C proteins key players in cnidarian-dinoflagellate endosymbioses?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oxidative stress and apoptotic events during thermal stress in the symbiotic sea anemone, Anemonia viridis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Courtiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (18), pp.4186-4198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01546166v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcriptomic response to thermal stress is immediate, transient and potentiated by ultraviolet radiation in the sea anemone Anemonia viridis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Cousserans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05458.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01546174v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive EST analysis of the symbiotic sea anemone, Anemonia viridis.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPODOBASE: an EST database for the lepidopteran crop pest Spodoptera.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cousserans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.322-331</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580527v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalase activities in an endosymbiotic sea anemone : characterization and implications in bleaching signaling.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microarray analysis of cytochrome P450 mediated insecticide resistance in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Boundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Daborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (7), pp.701-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0965-1748(03)00064-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580514v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Cousserans</w:t>
+                <w:t xml:space="preserve">Microarray analysis of cytochrome P450 mediated insecticide resistance in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Daborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Yen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33, pp.701-708</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659558v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress and apoptotic events during thermal stress in the symbiotic sea anemone, Anemonia viridis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloning of CYP4F7 a kidney-specific P450 in the sea bass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Allemand</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafaurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 273 (18), pp.4186-4198</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 258 (1), pp.155-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580508v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPODOBASE: an EST database for the lepidopteran crop pest Spodoptera.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Cousserans</w:t>
+                <w:t xml:space="preserve">Tissue-specific induction and inactivation of cytochrome P450 catalysing lauric acid hydroxylation in the sea bass, Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cuany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.322-331</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 122, pp.253-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00580506v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microarray analysis of cytochrome P450 mediated insecticide resistance in Drosophila</w:t>
-[...136 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Molecular cloning of a phthalate-inducible CYP4 gene (CYP4T2) in kidney from the sea bass Dicentrarchus labrax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...150 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 258 (1), pp.155-161</w:t>
+              <w:t xml:space="preserve">, 1998, 251, pp.213-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...222 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3916,169 +3360,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Computer Vision for Efficient and Scalable Biodiversity Monitoring in Marine Ecosystems: A Multi-Year Study on 3 Ecologically Important Fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bürgi Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnaud Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouveyron Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplasts of symbiotic microalgae remain active during bleaching induced by thermal stress in Collodaria (Radiolaria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4100,81 +3544,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Linhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Mendez Sandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4184,78 +3628,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CleverFish: An AI-driven Platform to Monitor and Explore Marine Ecological Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Bürgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,231 +3721,231 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2025 - European Conference of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bologna, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/FAIA251431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing eating habits while preserving ecological biodiversity:Results from an international survey on Sarpa salpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lazaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Chiaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Asnaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariachiara Chiantore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Schumpeter Society : Transformation: Creative Accumulation &amp; Creative Destruction in the Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gothenburg University, Jun 2024, Gothenburg (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04868097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Protected Areas (MPA) governance and management in the Mediterranean and in the specific context of urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Derijard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marty Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4529,73 +3973,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISOS 2024: Foro científico-académico: Congreso de Integración de saberes para un océano sostenible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitad National Costa Rica, Jun 2024, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are NPC proteins key players in the molecular interactions between cnidarians and their dinoflagellate endosymbionts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4637,198 +4081,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ImmunInv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite Exchange in the Cnidarian-dinoflagellate Interplay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Coelenterate Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Eilat, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene duplications and adaptation to endosymbiosis in cnidarians: Focus on the NPC team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4844,293 +4288,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endosymbiosis drives transcriptomic adjustments and genomic adaptations in cnidarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ganot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Furla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spodoptera EST sequencing and analysis of synteny among 3 species bring new perspectives for Lepidoptera genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Audant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard-Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bidegainberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brehelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Kolympari, Greece. pp.29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1673/031.007.2901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5140,261 +4584,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sommet sur l'océan à Nice : des résultats prometteurs mais un essai à transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Antoniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour la science à la COP29 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antoniotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saranne Comel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe den Auwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sabourault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5404,51 +4848,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPC proteins are key players in molecular interactions between cnidarians and their dinoflagellate endosymbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5457,119 +4901,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Honolulu (Hawai'i), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiosome membranes characterization, or how to decipher molecular interactions between cnidarians and their dinoflagellate symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5578,222 +5022,222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Priouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of the International Symbiosis Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular communication in cnidarian-dinoflagellate symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mehiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of the International Symbiosis Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5803,91 +5247,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue moléculaire entre un hôte Anthozoaire et ses symbiotes Dinoflagellés : apport des techniques à haut débit pour l’étude du modèle A. viridis – Symbiodinium sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Côte d'Azur, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04726934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5897,154 +5341,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cnidarian-Dinoflagellate symbiosis-mediated adaptation to environmental stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier-Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Laurent Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Furla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Symbiosis and Stress " de la collection " Cellular origin, life in extreme habitats and astrobiology "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds Joseph Seckbach et Martin Grübe, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6054,100 +5498,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude moléculaire des cytochromes P450 de la famille 4 chez le bar, Dicentrarchus labrax. Effets des xénobiotiques sur l'expression de ces gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Nice Sophia Antipolis, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02841156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6157,293 +5601,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue-specific induction and inactivation of laurate hydroxylase activities from sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme CEE Biomar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Arcachon, France. n.p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue-specific induction and inactivation of laurate hydroxylase activities from sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sabourault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. symposium on Cytochrome P-450 biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Woods Hole, United States. n.p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6511,51 +5955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8C0D6F2"/>
+    <w:nsid w:val="34AA6CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6742,51 +6186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-sabourault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8558-7952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191842737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3146030492435861171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty-Gastaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roblet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbers Romero Suarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gambini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.554" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty Gastaldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177250" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Linhart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez-Sandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00387" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolijn Mertz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12753" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laugier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0406-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7L7V081-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546908v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726755v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kopp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726720v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Furla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sabourault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPQRRP86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546174v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ganot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Furla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabourault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05458.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVG3ZSLX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Merle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtiade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Daborn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00064-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3WVWS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boundy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafaurie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698719v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuany" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rahmani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez Sandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200321v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petiot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251431" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouhlel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Chiaino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726899v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726806v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranne Comel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Descamps" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726814v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Davy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04726934v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pages" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841156v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durst" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-sabourault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8558-7952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191842737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/3146030492435861171" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty-Gastaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roblet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Priouzeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbers Romero Suarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gambini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798241v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.554" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795556v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cottalorda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty Gastaldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177250" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046464v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Linhart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez-Sandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00387" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolijn Mertz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mondin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12753" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546160v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.10.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7L7V081-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Laugier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-016-0406-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kopp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wisztorski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Revel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mehiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zool.2014.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Furla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Sabourault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12876" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPQRRP86-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546174v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ganot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Furla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabourault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05458.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QVG3ZSLX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Merle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580508v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Courtiade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193955v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Boundy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Daborn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Yen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00064-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T3WVWS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Goff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boundy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Berge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafaurie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuany" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rahmani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Girard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971941v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendez Sandin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200321v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251431" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouhlel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Chiaino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Asnaghi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariachiara Chiantore" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726910v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Moya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896131v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Audant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Samain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bidegainberry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brehelin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1673/031.007.2901" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antoniotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776325v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saranne Comel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Descamps" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726814v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Davy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Capron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04726934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580524v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pages" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849659v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>