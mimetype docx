--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -2012,420 +2012,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for low or high social motivation affects inter-individual discrimination in young and adult Japanese quail (Coturnix japonica)</w:t>
+                <w:t xml:space="preserve">Low social motivation favours social bonding in young Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5. Journées du GDR d'Ethologie. International Workshop Behaviour-Cognition-Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751030v1</w:t>
+                <w:t xml:space="preserve">hal-02750593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low social motivation favours social bonding in young Japanese quail (Coturnix japonica)</w:t>
+                <w:t xml:space="preserve">Selection for low or high social motivation affects inter-individual discrimination in young and adult Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées du GDR d'Ethologie. International Workshop Behaviour-Cognition-Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">42. Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750593v1</w:t>
+                <w:t xml:space="preserve">hal-02751030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latéralité manuelle lors de tâches bimanuelles coordonnées chez le singe de Brazza (Cercopithecus neglectus)</w:t>
+                <w:t xml:space="preserve">Discrimination entre un individu familier et un inconnu chez des cailles japonaises (Coturnix japonica) à forte ou faible motivation sociale âgées d'une semaine ou de six semaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la SFECA « Le social dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4443 LEEC, Apr 2007, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356225v1</w:t>
+                <w:t xml:space="preserve">hal-02822512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination entre un individu familier et un inconnu chez des cailles japonaises (Coturnix japonica) à forte ou faible motivation sociale âgées d'une semaine ou de six semaines</w:t>
+                <w:t xml:space="preserve">Latéralité manuelle lors de tâches bimanuelles coordonnées chez le singe de Brazza (Cercopithecus neglectus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:17</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la SFECA « Le social dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4443 LEEC, Apr 2007, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822512v1</w:t>
+                <w:t xml:space="preserve">hal-01356225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2683,51 +2683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9958-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laubu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Melot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.10.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZP27PJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.04.024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schwabl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Baran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CRPKH46-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunayana B. Banerjee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Correa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.03.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF6Z196N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goldstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Place" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.10.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Schweitzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.11.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSHK464-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CBHWQ94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRSF1Q59-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2007.01405.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EA00F60A6C6D08EBCE57EB09AA90C7AF0EA4FD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9958-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laubu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Melot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.10.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZP27PJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.04.024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schwabl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Baran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CRPKH46-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunayana B. Banerjee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Correa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.03.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF6Z196N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goldstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Place" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.10.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Schweitzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.11.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSHK464-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CBHWQ94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRSF1Q59-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2007.01405.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EA00F60A6C6D08EBCE57EB09AA90C7AF0EA4FD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>