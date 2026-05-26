--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2215,217 +2215,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination entre un individu familier et un inconnu chez des cailles japonaises (Coturnix japonica) à forte ou faible motivation sociale âgées d'une semaine ou de six semaines</w:t>
+                <w:t xml:space="preserve">Latéralité manuelle lors de tâches bimanuelles coordonnées chez le singe de Brazza (Cercopithecus neglectus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:17</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la SFECA « Le social dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4443 LEEC, Apr 2007, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822512v1</w:t>
+                <w:t xml:space="preserve">hal-01356225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latéralité manuelle lors de tâches bimanuelles coordonnées chez le singe de Brazza (Cercopithecus neglectus)</w:t>
+                <w:t xml:space="preserve">Discrimination entre un individu familier et un inconnu chez des cailles japonaises (Coturnix japonica) à forte ou faible motivation sociale âgées d'une semaine ou de six semaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Blois-Heulin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la SFECA « Le social dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour l'Etude du Comportement Animal; EA4443 LEEC, Apr 2007, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">41. Colloque de la Société Française pour l'Etude du Comportement Animal : Le social dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France. p:17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356225v1</w:t>
+                <w:t xml:space="preserve">hal-02822512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2683,51 +2683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9958-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laubu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Melot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.10.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZP27PJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.04.024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schwabl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Baran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CRPKH46-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunayana B. Banerjee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Correa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.03.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF6Z196N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goldstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Place" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.10.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Schweitzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.11.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSHK464-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CBHWQ94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRSF1Q59-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2007.01405.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EA00F60A6C6D08EBCE57EB09AA90C7AF0EA4FD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schweitzer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Gaillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-017-9958-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laubu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2017.02.020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Melot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.10.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZP27PJF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.04.024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schwabl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Baran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.01.022" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CRPKH46-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunayana B. Banerjee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Correa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.03.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VF6Z196N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goldstein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ned Place" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yhbeh.2012.10.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Schweitzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2010.11.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSHK464-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129428v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.04.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CBHWQ94-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2009.11.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39TS5KBT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poindron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20370" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRSF1Q59-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blois-Heulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2007.01405.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EA00F60A6C6D08EBCE57EB09AA90C7AF0EA4FD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751030v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01356225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>