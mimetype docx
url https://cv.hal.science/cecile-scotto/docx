--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -226,291 +226,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of multitasking and gender in visuomotor skills of 1578 pilot candidates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of online visual and proprioceptive feedback: impact on learning and sensorimotor coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Choisay</w:t>
+                <w:t xml:space="preserve">Cécile R Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Debray</w:t>
+                <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103710⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-024-02041-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993712v1</w:t>
+                <w:t xml:space="preserve">hal-04779826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of online visual and proprioceptive feedback: impact on learning and sensorimotor coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile R Scotto</w:t>
+                <w:t xml:space="preserve">Investigating the influence of multitasking and gender in visuomotor skills of 1578 pilot candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bernardo</w:t>
+                <w:t xml:space="preserve">Frédéric Choisay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tisserand</w:t>
+                <w:t xml:space="preserve">Lucas Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géry Casiez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106, pp.103710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-024-02041-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779826v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual feedbacks influence short-term learning of torque versus motion profile with robotic guidance among young adults</w:t>
               </w:r>
@@ -669,51 +669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Petitcollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -758,378 +758,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of on-line visual feedback influences learning of continuous motor task of healthy young adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+                <w:t xml:space="preserve">Effects of short-term hand immobilization on anticipatory mechanism for tool use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1234010⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-023-01824-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231969v1</w:t>
+                <w:t xml:space="preserve">hal-04071145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of short-term hand immobilization on anticipatory mechanism for tool use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christel Bidet-Ildei</w:t>
+                <w:t xml:space="preserve">Use of variable online visual feedback to optimize sensorimotor coding and learning of a motor sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (11), pp.e0294138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-023-01824-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071145v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of variable online visual feedback to optimize sensorimotor coding and learning of a motor sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reliability of on-line visual feedback influences learning of continuous motor task of healthy young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (11), pp.e0294138. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1234010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311243v1</w:t>
+                <w:t xml:space="preserve">hal-04231969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual pursuit biases tactile velocity perception</w:t>
               </w:r>
@@ -1258,51 +1258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1375,51 +1375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Meugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1694,274 +1694,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Influence of Visual Scene and Body Tilt on Arm Pointing Movements: Gravity Matters!</w:t>
+                <w:t xml:space="preserve">How do visual and postural cues combine for self-tilt perception during slow pitch rotations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice R. Sarlegna</w:t>
+                <w:t xml:space="preserve">Franck Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+                <w:t xml:space="preserve">D.R. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R. Mestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+                <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153, pp.51-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436920v1</w:t>
+                <w:t xml:space="preserve">hal-04301265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do visual and postural cues combine for self-tilt perception during slow pitch rotations?</w:t>
+                <w:t xml:space="preserve">Combined Influence of Visual Scene and Body Tilt on Arm Pointing Movements: Gravity Matters!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Buloup</w:t>
+                <w:t xml:space="preserve">Fabrice R. Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.R. Mestre</w:t>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bringoux</w:t>
+                <w:t xml:space="preserve">Daniel R. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 153, pp.51-59. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301265v1</w:t>
+                <w:t xml:space="preserve">hal-01436920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of postural constraints on eye and head latency during voluntary rotations</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Anastasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,51 +2465,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique vs. cinétique : faut-il les dissocier pour optimiser l’apprentissage moteur ?</w:t>
+                <w:t xml:space="preserve">Assistance robotique au service de l’apprentissage et du réapprentissage de gestes moteurs : Optimisation de l’interaction humain-robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
@@ -2540,97 +2540,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XR en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375767v1</w:t>
+                <w:t xml:space="preserve">hal-05375761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assistance robotique au service de l’apprentissage et du réapprentissage de gestes moteurs : Optimisation de l’interaction humain-robot</w:t>
+                <w:t xml:space="preserve">Cinématique vs. cinétique : faut-il les dissocier pour optimiser l’apprentissage moteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
@@ -2661,73 +2661,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XR en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">21e congrès de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375761v1</w:t>
+                <w:t xml:space="preserve">hal-05375767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term immobilization impairs direction programming and control of pointing movements</w:t>
               </w:r>
@@ -2959,64 +2959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of visual and/or proprioceptive reliability on sensorimotor coding and learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3179,51 +3179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of sensorimotor learning: You want mixed coding? Use mixed reliability!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3287,51 +3287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual feedback Reliability influences learning of continuous motor task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,51 +3395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive contribution to learning an elbow flexion-extension task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vaurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,51 +3671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4049,51 +4049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375733v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2025.138446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Debray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103710" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petitcollin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00196.2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1234010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071145v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01824-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294138" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moscatelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Pfeiffer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00541.2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05856-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00719.2018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mestre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasopoulos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Naushahi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.11.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Charbonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desvergnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Casiez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafitte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375733v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2025.138446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Debray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petitcollin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00196.2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01824-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1234010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moscatelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Pfeiffer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00541.2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05856-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00719.2018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.09.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasopoulos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Naushahi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.11.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Charbonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desvergnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Casiez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafitte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>