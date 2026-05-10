--- v1 (2026-04-13)
+++ v2 (2026-05-10)
@@ -1694,274 +1694,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do visual and postural cues combine for self-tilt perception during slow pitch rotations?</w:t>
+                <w:t xml:space="preserve">Combined Influence of Visual Scene and Body Tilt on Arm Pointing Movements: Gravity Matters!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Buloup</w:t>
+                <w:t xml:space="preserve">Fabrice R. Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.R. Mestre</w:t>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bringoux</w:t>
+                <w:t xml:space="preserve">Daniel R. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 153, pp.51-59. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301265v1</w:t>
+                <w:t xml:space="preserve">hal-01436920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Influence of Visual Scene and Body Tilt on Arm Pointing Movements: Gravity Matters!</w:t>
+                <w:t xml:space="preserve">How do visual and postural cues combine for self-tilt perception during slow pitch rotations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice R. Sarlegna</w:t>
+                <w:t xml:space="preserve">Franck Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+                <w:t xml:space="preserve">D.R. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R. Mestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+                <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 153, pp.51-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436920v1</w:t>
+                <w:t xml:space="preserve">hal-04301265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of postural constraints on eye and head latency during voluntary rotations</w:t>
               </w:r>
@@ -1973,51 +1973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Anastasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,329 +2815,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Assistance in VR-based Robot Control: Towards a Reproducible Evaluation Scenario</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of visual and/or proprioceptive reliability on sensorimotor coding and learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">20ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023671v1</w:t>
+                <w:t xml:space="preserve">hal-05375794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of visual and/or proprioceptive reliability on sensorimotor coding and learning</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visual Assistance in VR-based Robot Control: Towards a Reproducible Evaluation Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Desvergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Belhassein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Préault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès de l’Association des Chercheurs en Activités physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">32nd IEEE Conference on Virtual Reality and 3D User Interfaces (IEEE VR 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375794v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un scénario de maintenance industriel, écologique et reproductible pour l'évaluation ergonomique des interfaces humain-machine et de la charge mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Desvergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Belhassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4049,51 +4049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375733v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2025.138446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Debray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petitcollin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00196.2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01824-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1234010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moscatelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Pfeiffer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00541.2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05856-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00719.2018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.09.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasopoulos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Naushahi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.11.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Charbonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desvergnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Casiez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafitte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375733v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2025.138446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R Scotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tisserand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-024-02041-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choisay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Debray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565437v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Crolan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Eon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laguillaumie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103221" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Petitcollin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dugu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00196.2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01824-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1234010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Moscatelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thies Pfeiffer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ernst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00541.2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Vu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05856-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00696" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00719.2018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mestre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasopoulos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Naushahi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.11.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Charbonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Ferrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bosquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375761v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desvergnes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375800v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Casiez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vaurs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375815v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343415v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lafitte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>