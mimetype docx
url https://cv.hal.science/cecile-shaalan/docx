--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,729 +66,863 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrie au fil des plans</w:t>
+                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Kuntz Shaalan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Simony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Machinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Soukiassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096470⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13b4o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065060v1</w:t>
+                <w:t xml:space="preserve">hal-05576110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2022)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandrie au fil des plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Soukiassian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Kuntz Shaalan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Egypte. Alexandrie (Centre d’études alexandrines), pp.8119. </w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique 2019-2022 (252), pp.47-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.8119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04339185v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Machinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Soukiassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.6203⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Egypte. Alexandrie (Centre d’études alexandrines), pp.8119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.8119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03736687v1</w:t>
+                <w:t xml:space="preserve">halshs-04339185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de localisation du lieu de découverte des statues colossales dans le quartier de Smouha</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandrie (actions du Centre d’études alexandrines, 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Nenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Machinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Soukiassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.6203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03108738v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03736687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une carte archéologique et paléoenvironnementale de la Maréotide: le programme GEOMAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Essai de localisation du lieu de découverte des statues colossales dans le quartier de Smouha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Shaalan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riparia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Alexandrie, 41, p. 31-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276987v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03108738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une carte archéologique et paléoenvironnementale de la Maréotide: le programme GEOMAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Shaalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dixneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riparia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Supl. 1, pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25267/Riparia_sup.2018.i1.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology of Portus Mareoticus: Ancient Alexandria's lake harbour (Nile Delta, Egypt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Shaalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.669-681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01676710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -798,165 +932,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité français de cartographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Zanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Noucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thèses en cartographie et géomatique 2019-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 252, pp.110, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -966,438 +1100,438 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes géodésiques utilisés en Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Shaalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Dominique Nenna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandrina 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, Centre d’Études Alexandrines, pp.489-544, 2020, Études Alexandrines, 9782490128136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03374392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une copie du plan prépraratoire de la Municipalité d'Alexandrie de 1902?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Shaalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excavations in the Basileia of Alexandria : findings of the 1901, Ernst von Sieglin expedition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Centre d'Études Alexandrines, p.165-174, 2020, Études alexandrines, 9782490128143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03563877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuplement et désertion d’un territoire deltaïque lagunaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Shaalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Awad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulia Vertecchi, Catherine Virlouvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City, River, Littoral. The extension of transportation Infrastructure in Delta Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Special Issue of Riparia, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03332167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Heptastade d'Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdi Atya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Empereur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandrina 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.191-273, 2002, Études Alexandrines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1407,105 +1541,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartes et plans d'Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Shaalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03187817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1652,51 +1786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kuntz Shaalan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339185v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Awad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Riparia_sup.2018.i1.05" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374392v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925472v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hesse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Atya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13b4o" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kuntz Shaalan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096470" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108738v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Awad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Riparia_sup.2018.i1.05" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Atya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>