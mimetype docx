--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1388,252 +1388,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrages en accès libre et ouvert : retour sur des expériences de collaboration entre bibliothèques universitaires, chercheurs et presses académiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European libraries : encouraging effective, inclusive and equitable access to quality Open Educational Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delrue-Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Swiatek</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDICI, cycle de webinaires 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OEGlobal Conference 2021-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OEGlobal, 2021, NANTES, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5528938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192180v1</w:t>
+                <w:t xml:space="preserve">hal-03604288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European libraries : encouraging effective, inclusive and equitable access to quality Open Educational Resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouvrages en accès libre et ouvert : retour sur des expériences de collaboration entre bibliothèques universitaires, chercheurs et presses académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Swiatek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Wennström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Delrue-Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Delphine Lereculeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent de Lavenne</w:t>
+                <w:t xml:space="preserve">Marc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Swiatek</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OEGlobal Conference 2021-2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEDICI, cycle de webinaires 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Medici, Apr 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604288v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2484,51 +2484,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="597A6949"/>
+    <w:nsid w:val="86C3F1E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2715,51 +2715,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-swiatek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1066-4559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104572272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/cecileswiatek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05343718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek Cassafieres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53377/lq.23518" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Swiatek Cassafieres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14517521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14517522" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04254933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Stracke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chander Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Bozkurt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v23i4.6120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Caffrey Ciara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brinken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3903141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/pmm-08-2019-0041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gorsse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10559949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04573145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11149566" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03848605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7115904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6353871" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Wennstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lereculeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delrue-Vandenbulcke" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Lavenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5528938" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04142253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gadault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17345629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Antonutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Am&#233;lie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12587" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3251730" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Epelboin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03070855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tedesco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-swiatek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1066-4559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104572272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/cecileswiatek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05343718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek Cassafieres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53377/lq.23518" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Swiatek Cassafieres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14517521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14517522" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04254933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Stracke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chander Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Bozkurt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v23i4.6120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Caffrey Ciara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brinken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3903141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/pmm-08-2019-0041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gorsse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10559949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04573145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11149566" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03848605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7115904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6353871" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delrue-Vandenbulcke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Lavenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5528938" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Wennstr&#246;m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lereculeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04142253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gadault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17345629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Antonutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Am&#233;lie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12587" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3251730" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Epelboin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03070855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tedesco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>