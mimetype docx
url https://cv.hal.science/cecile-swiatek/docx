--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1029,605 +1029,713 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable and collaborative development of research support services at the university library of Paris Nanterre (France)</w:t>
+                <w:t xml:space="preserve">How to manage my research data – From administrative burden to scientific value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Swiatek Cassafieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Buettner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag-Even Torsøe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jacquemot-Perbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOBCATSSS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDUC OSEG Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUC, Apr 2026, Nanterre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518410v1</w:t>
+                <w:t xml:space="preserve">hal-05620120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Access Projects in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Swiatek Cassafieres</w:t>
+                <w:t xml:space="preserve">Sustainable and collaborative development of research support services at the university library of Paris Nanterre (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Swiatek Cassafieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiesole Retreat 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.11149566⟩</w:t>
+              <w:t xml:space="preserve">BOBCATSSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BOBCATSSS, Jan 2024, Coimbra (PT), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10559949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573145v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université Paris Nanterre Open science strategy 2022-09-27</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Swiatek</w:t>
+                <w:t xml:space="preserve">Open Access Projects in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Swiatek Cassafieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Open Science chapter xxxviii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7115904⟩</w:t>
+              <w:t xml:space="preserve">Fiesole Retreat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIBER, May 2024, Cape Town / Le Cap, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11149566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848605v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles compétences pour le développement de la science ouverte ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Université Paris Nanterre Open science strategy 2022-09-27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Swiatek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Jeudi de l'open access : deuxième webinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6353871⟩</w:t>
+              <w:t xml:space="preserve">Focus on Open Science chapter xxxviii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre; UCL Office for Open Science; UCL Global Engagement Office, Sep 2022, Nanterre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7115904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609091v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European libraries : encouraging effective, inclusive and equitable access to quality Open Educational Resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Lavenne</w:t>
+                <w:t xml:space="preserve">Quelles compétences pour le développement de la science ouverte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Svenbro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Swiatek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OEGlobal Conference 2021-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OEGlobal, 2021, NANTES, France. </w:t>
+              <w:t xml:space="preserve">Les Jeudi de l'open access : deuxième webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Association des professionnels de l'information et de la documentation (ADBS), Mar 2022, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5528938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6353871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604288v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">European libraries : encouraging effective, inclusive and equitable access to quality Open Educational Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delrue-Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Swiatek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OEGlobal Conference 2021-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OEGlobal, 2021, NANTES, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5528938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ouvrages en accès libre et ouvert : retour sur des expériences de collaboration entre bibliothèques universitaires, chercheurs et presses académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Swiatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Wennström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lereculeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDICI, cycle de webinaires 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Medici, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1637,120 +1745,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrastructures de la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Swiatek Cassafieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gadault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIBER 2023 Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Budapest - Hongrie, Hongrie. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17345629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1760,152 +1868,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de bibliothécaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Swiatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Antonutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Geslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’enssib, 2020, 9782375461358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.12587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1915,175 +2023,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIBER Digital Skills Working Group: Case Studies on Open Science Skilling and Training Initiatives in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Swiatek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3251730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02495111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bibliothécaires de l’université au service de la lutte contre les fake news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Swiatek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2093,147 +2201,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUCAUSE 2020 Rapport de la délégation française - FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Augeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité de pilotage DFE : CSIESR / UNIF / GL-CNL. 2021, pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2243,180 +2351,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and defining your choices for sharing your research results in an open scientific ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Swiatek Cassafieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Open Science, Nanterre (92), France. 2025, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement délivré à Paris 2 Panthéon-Assas Cécile SWIATEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Swiatek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tedesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Gestion de l'information, Paris, France, France. 2020, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2484,51 +2592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86C3F1E9"/>
+    <w:nsid w:val="0EFDBA73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2715,51 +2823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-swiatek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1066-4559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104572272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/cecileswiatek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05343718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek Cassafieres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53377/lq.23518" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Swiatek Cassafieres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14517521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14517522" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04254933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Stracke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chander Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Bozkurt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v23i4.6120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Caffrey Ciara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brinken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3903141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/pmm-08-2019-0041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gorsse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10559949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04573145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11149566" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03848605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7115904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6353871" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delrue-Vandenbulcke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Lavenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5528938" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Wennstr&#246;m" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lereculeur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04142253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gadault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17345629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994939v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Antonutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Am&#233;lie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12587" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3251730" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Epelboin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490846v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03070855v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tedesco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-swiatek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1066-4559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104572272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/in/cecileswiatek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05343718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek Cassafieres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brunetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53377/lq.23518" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937066v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Swiatek Cassafieres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14517521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14517522" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04254933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Stracke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Chander Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aras Bozkurt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Burgos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19173/irrodl.v23i4.6120" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Swiatek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Caffrey Ciara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Svenbro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brinken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3903141" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903586v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/pmm-08-2019-0041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04149264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gorsse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18352/lq.10161" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05620120v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Buettner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag-Even Tors&#248;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jacquemot-Perbal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10559949" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04573145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11149566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03848605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7115904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6353871" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604288v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delrue-Vandenbulcke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Lavenne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5528938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Wennstr&#246;m" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lereculeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04142253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gadault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17345629" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Antonutti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Geslot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Am&#233;lie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.12587" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3251730" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Afonso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Augeri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Epelboin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-03070855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tedesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>