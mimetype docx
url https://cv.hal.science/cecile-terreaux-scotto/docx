--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -817,334 +817,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enfants dans les Ricordi de Giovanni Morelli, de la réalité à l'idéal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Enfances italiennes 2. L'éducation, la lecture, le spectacle, 22, p. 13-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/italies.6033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004070v1</w:t>
+                <w:t xml:space="preserve">hal-01970995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants dans les Ricordi de Giovanni Morelli, de la réalité à l'idéal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation à Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia De Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle), 27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970995v1</w:t>
+                <w:t xml:space="preserve">hal-02009185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation à Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia de Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle), 27</w:t>
+              <w:t xml:space="preserve">, 2018, Les Italiens en Europe, XIVe-XVIe siècle, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009185v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tragique des guerres d’Italie dans les sermons de Savonarole et de ses émules</w:t>
               </w:r>
@@ -1436,174 +1436,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles dans la Vita de Benvenuto Cellini : la construction d'un roman personnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
+                <w:t xml:space="preserve">Benvenuto Cellini, sculpteur de mots et conteur d'images : la Vita, manifeste à la gloire de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Nouvelle et roman : les dynamiques d'une interaction du Moyen Âge au Romantisme (Italie, France, Allemagne), 10, p. 129-155. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, pp.95-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342351v1</w:t>
+                <w:t xml:space="preserve">hal-01066150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benvenuto Cellini, sculpteur de mots et conteur d'images : la Vita, manifeste à la gloire de l'art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
+                <w:t xml:space="preserve">Les nouvelles dans la Vita de Benvenuto Cellini : la construction d'un roman personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.95-123</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, Nouvelle et roman : les dynamiques d'une interaction du Moyen Âge au Romantisme (Italie, France, Allemagne), 10, p. 129-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cei.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066150v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles dans la Vita de Benvenuto Cellini : la construction d'un roman personnel</w:t>
               </w:r>
@@ -2031,73 +2031,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-italien, Master Grenoble/Padoue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire CERLIM - Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883419v1</w:t>
+                <w:t xml:space="preserve">hal-04883434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des Trecento Novelle de Franco Sacchetti</w:t>
               </w:r>
@@ -2139,73 +2139,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CERLIM - Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire franco-italien, Master Grenoble/Padoue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883434v1</w:t>
+                <w:t xml:space="preserve">hal-04883419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2217,330 +2217,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition(s), perceptions et représentations de la catastrophe (XIVe-XVIIIe siècle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Elisabeth Terreaux-Scotto</w:t>
+                <w:t xml:space="preserve">Faire mémoire. Pratique et poétique de l’événement (Espagne, France, Italie, XVe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Quero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Leclerc</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Stolf</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47 (2), 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856378v1</w:t>
+                <w:t xml:space="preserve">hal-04704864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire mémoire. Pratique et poétique de l’événement (Espagne, France, Italie, XVe-XVIIe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire mémoire : pratique et poétique de l'événement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Elisabeth Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Quero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 47 (2), 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 47 (2), 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12cee⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704864v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire mémoire : pratique et poétique de l'événement.</w:t>
+                <w:t xml:space="preserve">Définition(s), perceptions et représentations de la catastrophe (XIVe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Elisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Rivière</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Quero</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 47 (2), 2023, </w:t>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12cee⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cei.13074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856728v1</w:t>
+                <w:t xml:space="preserve">hal-04856378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme(s) et sorcellerie en Espagne et en Italie à l'époque moderne</w:t>
               </w:r>
@@ -2806,217 +2806,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Italiens en Europe : perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIV-XVI siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrizia De Capitani, Elise Leclerc, Serge Stolf, Cécile Terreaux-Scotto (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 27, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 27, 2018, 978-2_37747-063-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020982v1</w:t>
+                <w:t xml:space="preserve">hal-01971039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIV-XVI siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Italiens en Europe : perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia De Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 27, 2018, 978-2_37747-063-1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 27, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cei.4247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971039v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3109,51 +3109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité de l'Humanisme. Mélanges offerts à Serge Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Elisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia de Capitani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Terreaux-Scotto, Patrizia De Capitani (dir.). Classiques Garnier, 2020, 978-2-406-09603-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3911,100 +3911,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uno cappello di sangue&amp;quot; : formes du martyre chez Savonarole</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Fernandes (dir.). </w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia De Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrizia de Capitani, Cécile Terreaux Scotto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Martyr et martyre dans la chrétienté de l'Europe occidentale, du Moyen Âge jusqu'au début du XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.125-143, 2020, 978-2-84516-969-2</w:t>
+              <w:t xml:space="preserve">Actualité de l'Humanisme. Hommage à Serge Stolf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.7-18, 2020, 978-2-406-09603-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651789v1</w:t>
+                <w:t xml:space="preserve">hal-04894983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille dans les Trecento novelle : liens fictionnels et ancrage historique</w:t>
               </w:r>
@@ -4057,113 +4070,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Patrizia de Capitani, Cécile Terreaux Scotto (dir.). </w:t>
+                <w:t xml:space="preserve">Uno cappello di sangue&amp;quot; : formes du martyre chez Savonarole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Elisabeth Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Fernandes (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de l'Humanisme. Hommage à Serge Stolf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.7-18, 2020, 978-2-406-09603-0</w:t>
+              <w:t xml:space="preserve">Martyr et martyre dans la chrétienté de l'Europe occidentale, du Moyen Âge jusqu'au début du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.125-143, 2020, 978-2-84516-969-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894983v1</w:t>
+                <w:t xml:space="preserve">hal-03651789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédication et nouvelle : quelques observations sur les récits fictifs dans les sermons de Bernardin de Sienne</w:t>
               </w:r>
@@ -4298,319 +4298,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la professionnalisation de la diplomatie</w:t>
+                <w:t xml:space="preserve">Isabelle la Catholique dans la Relazione di Spagna de Guicciardini et le Prince de Machiavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
+              <w:t xml:space="preserve">Alice Carette, Rafael M. Girón-Pascual, Raúl González Arévalo, Cécile Terreaux-Scotto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d'histoires communes (XVe-XVIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 260, Viella, p. 127-129, 2017, I libri di Viella, 9788867286027</w:t>
+              <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d’histoires communes (XVe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 260, Viella, pp.355-376, 2017, I Libri di Viella, 9788867286027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971134v1</w:t>
+                <w:t xml:space="preserve">hal-01883802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle la Catholique dans la Relazione di Spagna de Guicciardini et le Prince de Machiavel</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alice Carette, Rafael M. Girón-Pascual, Raúl González Arévalo, Cécile Terreaux-Scotto (dir.). </w:t>
+              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d’histoires communes (XVe-XVIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 260, Viella, pp.355-376, 2017, I Libri di Viella, 9788867286027</w:t>
+              <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d'histoires communes (XVe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 260, Viella, p. 11-18, 2017, I libri di Viella, 9788867286027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883802v1</w:t>
+                <w:t xml:space="preserve">hal-01971041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">De la suprématie espagnole à la construction d'une image impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
+              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón-Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d'histoires communes (XVe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 260, Viella, p. 11-18, 2017, I libri di Viella, 9788867286027</w:t>
+              <w:t xml:space="preserve">, 260, Viella, p. 185-189, 2017, I libri di Viella, 978886786027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971041v1</w:t>
+                <w:t xml:space="preserve">hal-01971135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la suprématie espagnole à la construction d'une image impériale</w:t>
+                <w:t xml:space="preserve">Vers la professionnalisation de la diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón-Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
+              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d'histoires communes (XVe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 260, Viella, p. 185-189, 2017, I libri di Viella, 978886786027</w:t>
+              <w:t xml:space="preserve">, 260, Viella, p. 127-129, 2017, I libri di Viella, 9788867286027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971135v1</w:t>
+                <w:t xml:space="preserve">hal-01971134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girolamo Savonarola : politique et religion</w:t>
               </w:r>
@@ -4888,167 +4888,167 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désobéissance de Savonarole au pape Alexandre VI : une contestation religieuse pour un projet politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">(dir) Agnès Morini. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Morini (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papes et Papauté : respect et contestation d'une autorité bifrons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saint-Etienne, P.U.S.E, 2013, Voix d'ailleurs. Etudes italiennes</w:t>
+              <w:t xml:space="preserve">Papes et Papauté : respect et contestation d'une autorité bifrons (e-book)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint Etienne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066144v1</w:t>
+                <w:t xml:space="preserve">hal-02342306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désobéissance de Savonarole au pape Alexandre VI : une contestation religieuse pour un projet politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Agnès Morini (dir.). </w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(dir) Agnès Morini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papes et Papauté : respect et contestation d'une autorité bifrons (e-book)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l'Université de Saint Etienne, 2013</w:t>
+              <w:t xml:space="preserve">Papes et Papauté : respect et contestation d'une autorité bifrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Etienne, P.U.S.E, 2013, Voix d'ailleurs. Etudes italiennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342306v1</w:t>
+                <w:t xml:space="preserve">hal-01066144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vieillards modèles aux jeunes héros dans la Florence républicaine</w:t>
               </w:r>
@@ -5174,173 +5174,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fortune amie des jeunes gens&amp;quot; : l'esquisse d'un nouvel ordre des générations dans les &amp;quot;Ghiribizzi à Soderini</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">(dir) Jean-Jacques Marchand. </w:t>
+                <w:t xml:space="preserve">« La fortune amie des jeunes gens » : l'esquisse d'un nouvel ordre des générations dans les &amp;quot;Ghiribizzi a Soderini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Marchand (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machiavelli senza i Medici : 1498-1512. Scrittura del potere / potere della scrittura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Roma, Salerno Editrice, pp.417-438, 2006</w:t>
+              <w:t xml:space="preserve">, Salerno Editrice, 2006, 8884025289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066148v1</w:t>
+                <w:t xml:space="preserve">hal-02342323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La fortune amie des jeunes gens » : l'esquisse d'un nouvel ordre des générations dans les &amp;quot;Ghiribizzi a Soderini</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Jean-Jacques Marchand (dir.). </w:t>
+                <w:t xml:space="preserve">La fortune amie des jeunes gens&amp;quot; : l'esquisse d'un nouvel ordre des générations dans les &amp;quot;Ghiribizzi à Soderini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(dir) Jean-Jacques Marchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machiavelli senza i Medici : 1498-1512. Scrittura del potere / potere della scrittura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Salerno Editrice, 2006, 8884025289</w:t>
+              <w:t xml:space="preserve">, Roma, Salerno Editrice, pp.417-438, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342323v1</w:t>
+                <w:t xml:space="preserve">hal-01066148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la famille et histoire de la cité chez Francesco Guicciardini</w:t>
               </w:r>
@@ -6154,51 +6154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FD4C07B"/>
+    <w:nsid w:val="C7A679A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6385,51 +6385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-terreaux-scotto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3490-9568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069197946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.5277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5592" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.6138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2125" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.40000/cei.1033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.79" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.40000/cei.594" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.173" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13074" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04704864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7092" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.4247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03521695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gir&#243;n Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez Ar&#233;valo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gir&#243;n-Pascual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. Gir&#243;n-Pascual" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03521731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342297v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03466576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-terreaux-scotto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3490-9568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069197946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.5277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5592" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.6138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2125" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.40000/cei.1033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.79" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.40000/cei.594" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04704864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7092" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.4247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03521695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gir&#243;n Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez Ar&#233;valo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gir&#243;n-Pascual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. Gir&#243;n-Pascual" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03521731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342323v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342297v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03466576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>