--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -2031,73 +2031,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CERLIM - Sorbonne Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire franco-italien, Master Grenoble/Padoue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883434v1</w:t>
+                <w:t xml:space="preserve">hal-04883419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des Trecento Novelle de Franco Sacchetti</w:t>
               </w:r>
@@ -2139,73 +2139,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-italien, Master Grenoble/Padoue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire CERLIM - Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04883419v1</w:t>
+                <w:t xml:space="preserve">hal-04883434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2217,330 +2217,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire mémoire. Pratique et poétique de l’événement (Espagne, France, Italie, XVe-XVIIe siècles)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Quero</w:t>
+                <w:t xml:space="preserve">Définition(s), perceptions et représentations de la catastrophe (XIVe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Elisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Rivière</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cei.13074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704864v1</w:t>
+                <w:t xml:space="preserve">hal-04856378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire mémoire : pratique et poétique de l'événement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Elisabeth Terreaux-Scotto</w:t>
+                <w:t xml:space="preserve">Faire mémoire. Pratique et poétique de l’événement (Espagne, France, Italie, XVe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Quero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Quero</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 47 (2), 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 47 (2), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12cee⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04856728v1</w:t>
+                <w:t xml:space="preserve">hal-04704864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition(s), perceptions et représentations de la catastrophe (XIVe-XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Faire mémoire : pratique et poétique de l'événement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Elisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Leclerc</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Stolf</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Quero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 37, 2023, </w:t>
+              <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47 (2), 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cei.13074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12cee⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856378v1</w:t>
+                <w:t xml:space="preserve">hal-04856728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme(s) et sorcellerie en Espagne et en Italie à l'époque moderne</w:t>
               </w:r>
@@ -2806,217 +2806,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIV-XVI siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Italiens en Europe : perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia De Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 27, 2018, 978-2_37747-063-1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 27, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cei.4247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971039v1</w:t>
+                <w:t xml:space="preserve">hal-02020982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Italiens en Europe : perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIV-XVI siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrizia De Capitani, Elise Leclerc, Serge Stolf, Cécile Terreaux-Scotto (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 27, 2018, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 27, 2018, 978-2_37747-063-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cei.4247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02020982v1</w:t>
+                <w:t xml:space="preserve">hal-01971039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3911,186 +3911,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Patrizia de Capitani, Cécile Terreaux Scotto (dir.). </w:t>
+                <w:t xml:space="preserve">La famille dans les Trecento novelle : liens fictionnels et ancrage historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Elisabeth Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Trousselard, Laurent Baggioni (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de l'Humanisme. Hommage à Serge Stolf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.7-18, 2020, 978-2-406-09603-0</w:t>
+              <w:t xml:space="preserve">En traduisant les Trecento novelle de Franco Sacchetti : de la langue à l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.85-106, 2020, 978-2-406-11170-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894983v1</w:t>
+                <w:t xml:space="preserve">hal-03651782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille dans les Trecento novelle : liens fictionnels et ancrage historique</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sylvain Trousselard, Laurent Baggioni (dir.). </w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia De Capitani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrizia de Capitani, Cécile Terreaux Scotto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En traduisant les Trecento novelle de Franco Sacchetti : de la langue à l'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.85-106, 2020, 978-2-406-11170-2</w:t>
+              <w:t xml:space="preserve">Actualité de l'Humanisme. Hommage à Serge Stolf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.7-18, 2020, 978-2-406-09603-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651782v1</w:t>
+                <w:t xml:space="preserve">hal-04894983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uno cappello di sangue&amp;quot; : formes du martyre chez Savonarole</w:t>
               </w:r>
@@ -4298,319 +4298,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle la Catholique dans la Relazione di Spagna de Guicciardini et le Prince de Machiavel</w:t>
+                <w:t xml:space="preserve">Vers la professionnalisation de la diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alice Carette, Rafael M. Girón-Pascual, Raúl González Arévalo, Cécile Terreaux-Scotto (dir.). </w:t>
+              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d’histoires communes (XVe-XVIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 260, Viella, pp.355-376, 2017, I Libri di Viella, 9788867286027</w:t>
+              <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d'histoires communes (XVe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 260, Viella, p. 127-129, 2017, I libri di Viella, 9788867286027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883802v1</w:t>
+                <w:t xml:space="preserve">hal-01971134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale</w:t>
+                <w:t xml:space="preserve">Isabelle la Catholique dans la Relazione di Spagna de Guicciardini et le Prince de Machiavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
+              <w:t xml:space="preserve">Alice Carette, Rafael M. Girón-Pascual, Raúl González Arévalo, Cécile Terreaux-Scotto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d'histoires communes (XVe-XVIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 260, Viella, p. 11-18, 2017, I libri di Viella, 9788867286027</w:t>
+              <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d’histoires communes (XVe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 260, Viella, pp.355-376, 2017, I Libri di Viella, 9788867286027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971041v1</w:t>
+                <w:t xml:space="preserve">hal-01883802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la suprématie espagnole à la construction d'une image impériale</w:t>
+                <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón-Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
+              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d'histoires communes (XVe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 260, Viella, p. 185-189, 2017, I libri di Viella, 978886786027</w:t>
+              <w:t xml:space="preserve">, 260, Viella, p. 11-18, 2017, I libri di Viella, 9788867286027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971135v1</w:t>
+                <w:t xml:space="preserve">hal-01971041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la professionnalisation de la diplomatie</w:t>
+                <w:t xml:space="preserve">De la suprématie espagnole à la construction d'une image impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
+              <w:t xml:space="preserve">Alice Carette, Raúl González Arévalo, Rafael Maria Girón-Pascual, Cécile Terreaux-Scotto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italie et Espagne entre Empire, cités et États. Constructions d'histoires communes (XVe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 260, Viella, p. 127-129, 2017, I libri di Viella, 9788867286027</w:t>
+              <w:t xml:space="preserve">, 260, Viella, p. 185-189, 2017, I libri di Viella, 978886786027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971134v1</w:t>
+                <w:t xml:space="preserve">hal-01971135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girolamo Savonarola : politique et religion</w:t>
               </w:r>
@@ -4888,167 +4888,167 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désobéissance de Savonarole au pape Alexandre VI : une contestation religieuse pour un projet politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Agnès Morini (dir.). </w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(dir) Agnès Morini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papes et Papauté : respect et contestation d'une autorité bifrons (e-book)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l'Université de Saint Etienne, 2013</w:t>
+              <w:t xml:space="preserve">Papes et Papauté : respect et contestation d'une autorité bifrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Etienne, P.U.S.E, 2013, Voix d'ailleurs. Etudes italiennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342306v1</w:t>
+                <w:t xml:space="preserve">hal-01066144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La désobéissance de Savonarole au pape Alexandre VI : une contestation religieuse pour un projet politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">(dir) Agnès Morini. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Élisabeth Terreaux-Scotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Morini (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papes et Papauté : respect et contestation d'une autorité bifrons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saint-Etienne, P.U.S.E, 2013, Voix d'ailleurs. Etudes italiennes</w:t>
+              <w:t xml:space="preserve">Papes et Papauté : respect et contestation d'une autorité bifrons (e-book)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint Etienne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066144v1</w:t>
+                <w:t xml:space="preserve">hal-02342306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vieillards modèles aux jeunes héros dans la Florence républicaine</w:t>
               </w:r>
@@ -6154,51 +6154,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7A679A8"/>
+    <w:nsid w:val="B5765557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6385,51 +6385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-terreaux-scotto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3490-9568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069197946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.5277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5592" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.6138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2125" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.40000/cei.1033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.79" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.40000/cei.594" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04704864v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7092" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.4247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03521695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gir&#243;n Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez Ar&#233;valo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gir&#243;n-Pascual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. Gir&#243;n-Pascual" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894983v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651782v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03521731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971135v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342323v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342297v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03466576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-terreaux-scotto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-3490-9568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069197946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stolf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia De Capitani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile &#201;lisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.5277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367009v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5592" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523104v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.6138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.6033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia de Capitani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.2125" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.40000/cei.1033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.79" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.40000/cei.594" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.254" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066152v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342356v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13074" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04704864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.7092" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5580" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.4247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856365v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03521695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927536v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gir&#243;n Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez Ar&#233;valo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gir&#243;n-Pascual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael M. Gir&#243;n-Pascual" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Scotto d'Ardino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.14214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03521731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883802v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883936v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883934v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884067v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066144v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342323v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066149v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342297v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03466576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>