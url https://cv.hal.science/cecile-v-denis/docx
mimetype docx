--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -640,9450 +640,13343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Casari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+                <w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Licari</w:t>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
+              <w:t xml:space="preserve">Haemophilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263486v1</w:t>
+                <w:t xml:space="preserve">hal-05045740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A consistent clinical factor VIII-equivalence is unlikely to exist for non-factor therapies in hemophilic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+                <w:t xml:space="preserve">Thibaud Sefiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haemophilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t>
+              <w:t xml:space="preserve">Haematologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306019v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelioration of a von Willebrand disease type 2B phenotype in vivo upon treatment with allele-selective siRNAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruben Bierings</w:t>
+                <w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicolas Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014601⟩</w:t>
+              <w:t xml:space="preserve">Haemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.458-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hae.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045746v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin cleaves membrane-bound endoglin potentially contributing to the heterogeneity of circulating endoglin in preeclampsia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Stepanian</w:t>
+                <w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Licari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-07751-3⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025029401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970186v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles du facteur von Willebrand dans les maladies inflammatoires chronique de l'intestin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Regnault</w:t>
+                <w:t xml:space="preserve">Amelioration of a von Willebrand disease type 2B phenotype in vivo upon treatment with allele-selective siRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Linthorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jongejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiaan Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Bierings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sang Thrombose Vaisseaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/stv.2024.1293⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), pp.310-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024014601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05150181v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Platelets and von Willebrand Factor in the Procoagulant Phenotype of Inflammatory Bowel Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Schellenberg</w:t>
+                <w:t xml:space="preserve">NF-κB-Mediated Upregulation of Tissue Factor Contributes to the Procoagulant Phenotype of Smooth Muscle Cells from Abdominal Aorta Aneurysm in Human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melusine Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
+                <w:t xml:space="preserve">Veronique Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Usman Ahmed</w:t>
+                <w:t xml:space="preserve">Cecile Lakomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djésia Arnone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Campoli</w:t>
+                <w:t xml:space="preserve">Jeremy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad198⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (03), pp.319-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2665-2510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458197v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inhibitory Single-Domain Antibody against Protein Z-Dependent Protease Inhibitor Promotes Thrombin Generation in Severe Hemophilia A and FXI Deficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+                <w:t xml:space="preserve">Thrombin cleaves membrane-bound endoglin potentially contributing to the heterogeneity of circulating endoglin in preeclampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divina El Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Marchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gandrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Stepanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2373-2829⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-07751-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316627v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von Willebrand factor: how unique structural adaptations support and coordinate its complex function</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôles du facteur von Willebrand dans les maladies inflammatoires chronique de l'intestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djésia Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2023023277⟩</w:t>
+              <w:t xml:space="preserve">Sang Thrombose Vaisseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/stv.2024.1293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04817254v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">von Willebrand disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paula James</w:t>
+                <w:t xml:space="preserve">The Role of Platelets and von Willebrand Factor in the Procoagulant Phenotype of Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schellenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djésia Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Campoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Disease primers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41572-024-00536-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (5), pp.751-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665350v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of von Willebrand Factor in Inflammatory Bowel Diseases: Beyond Bleeding and Thrombosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Von Willebrand factor: how unique structural adaptations support and coordinate its complex function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ibd/izae142⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (21), pp.2174-2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023023277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701011v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sefiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Escurola Ettingshausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caterina Casari</w:t>
+                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.284142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654300v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles murins en hémostase</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Type 2N von Willebrand disease: Genotype drives different bleeding phenotypes and treatment needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline D’oiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hématologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/hma.2023.1827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04457009v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
+                <w:t xml:space="preserve">An Inhibitory Single-Domain Antibody against Protein Z-Dependent Protease Inhibitor Promotes Thrombin Generation in Severe Hemophilia A and FXI Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solen Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (03), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2373-2829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04258451v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Force-Induced Platelet Clearance Is a New Mechanism of Thrombocytopenia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Rosa</w:t>
+                <w:t xml:space="preserve">Impact of allele-selective silencing of von Willebrand factor in mice based on a single nucleotide allelic difference in von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jongejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Linthorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Desvages</w:t>
+                <w:t xml:space="preserve">Elisa Schrader Echeverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Le Tanno</w:t>
+                <w:t xml:space="preserve">Sebastiaan N.J. Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.201-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2024.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455871v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
+                <w:t xml:space="preserve">von Willebrand disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Barbon</w:t>
+                <w:t xml:space="preserve">Omid Seidizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+                <w:t xml:space="preserve">Jeroen Eikenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Marmier</w:t>
+                <w:t xml:space="preserve">Veronica Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboud Sakkal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Paula James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Disease primers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41572-024-00536-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455812v1</w:t>
+                <w:t xml:space="preserve">hal-04665350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norman Luc</w:t>
+                <w:t xml:space="preserve">A small-molecule hemostatic agent for the reversal of direct oral anticoagulant–induced bleeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Desvages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Rayes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Solarz</w:t>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dante Disharoon</w:t>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2022018956⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.102426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2024.102426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04066466v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VWF/LRP4/aVb3-axis represents a novel pathway regulating proliferation of human vascular smooth muscle cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Implications of von Willebrand Factor in Inflammatory Bowel Diseases: Beyond Bleeding and Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mélusine Didelot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djésia Arnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvab042⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (12), pp.2500-2508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ibd/izae142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267669v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johalène Rabout</w:t>
+                <w:t xml:space="preserve">Thrombin generation on vascular cells in the presence of factor VIII and/or emicizumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénadé Atsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schellenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.112-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354187v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into regulation of αIIbβ3 integrin signaling by filamin A</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hana Raslova</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12672⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (2), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023023404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471560v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaSER: Combining forces to stop the clot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Angiopoietin-2 binds to multiple interactive sites within von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Wahl</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.15597⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, HITH, 7 (7), pp.102204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2023.102204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04449115v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antithrombotic potential of a single‐domain antibody enhancing the activated protein C‐cofactor activity of protein S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transplacental delivery of therapeutic proteins by engineered IgG: a step towards perinatal replacement therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Daventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josepha Sedzro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Allan de Carvalho</w:t>
+                <w:t xml:space="preserve">Alejandra Reyes Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20 (7), pp.1653-1664. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.15736⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04455219v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gain‐of‐function filamin A mutation in mouse platelets induces thrombus instability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+                <w:t xml:space="preserve">MAGT1 deficiency in XMEN disease is associated with severe platelet dysfunction and impaired platelet glycoprotein N-glycosylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mallebranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamia Lamrani</w:t>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20 (11), pp.2666-2678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.15864⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896872v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+                <w:t xml:space="preserve">Imlifidase, a new option to optimize the management of patients with hemophilia A on emicizumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bou-Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johalène Rabout</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (10), pp.2776-2783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306074v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von Willebrand factor and cancer: Another piece of the puzzle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Modèles murins en hémostase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.15810⟩</w:t>
+              <w:t xml:space="preserve">Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (6), pp.338-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/hma.2023.1827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-03783811v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proteolytic Inactivation of Protein Z-Dependent Protease Inhibitor by Neutrophil Elastase Might Promote the Procoagulant Activity of Neutrophil Extracellular Traps in Sepsis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Zouiti</w:t>
+                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Couteau-Chardon</w:t>
+                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1530-3980⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03313257v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04258451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADP receptor P2Y12 is the capstone of the cross-talk between Ca 2+ mobilization pathways dependent on ATPases SERCA3 and SERCA2b in platelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Arouche</w:t>
+                <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Naserian</w:t>
+                <w:t xml:space="preserve">Béatrice Hechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+                <w:t xml:space="preserve">Christian Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Eckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03318488v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">Shear Force-Induced Platelet Clearance Is a New Mechanism of Thrombocytopenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Desvages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Le Tanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324328v1</w:t>
+                <w:t xml:space="preserve">hal-04455871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboud Sakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3-4), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853585v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von Willebrand Disease: What does the future hold?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficacy of platelet-inspired hemostatic nanoparticles on bleeding in Von Willebrand disease murine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dante Disharoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 137 (17), pp.2299-2306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2020008501⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 141 (23), pp.2891-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022018956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267627v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04066466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to keep the factor VIII/von Willebrand factor complex in the circulation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N-Glycosylation Deficiency Reduces the Activation of Protein C and Disrupts Endothelial Barrier Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pascreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2021.280222⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (09), pp.1469-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-1744378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449734v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04455209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+                <w:t xml:space="preserve">The VWF/LRP4/aVb3-axis represents a novel pathway regulating proliferation of human vascular smooth muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morel Worou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélusine Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118 (2), pp.622-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvab042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320380v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">TaSER: Combining forces to stop the clot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HITH, 20 (2), pp.293-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320384v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of single‐domain antibodies neutralizing protease nexin‐1 as tools to increase thrombin generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Arocas</w:t>
+                <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.14940⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02934843v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirko Pinotti</w:t>
+                <w:t xml:space="preserve">New insights into regulation of αIIbβ3 integrin signaling by filamin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Raslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.15131⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.e12672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-02983110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring beta‐galactose exposure on platelets: Standardization and healthy reference values</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peggy Tournoux</w:t>
+                <w:t xml:space="preserve">Antithrombotic potential of a single‐domain antibody enhancing the activated protein C‐cofactor activity of protein S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josepha Sedzro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (7), pp.1653-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964593v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04455219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">A gain‐of‐function filamin A mutation in mouse platelets induces thrombus instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (11), pp.2666-2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306098v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116405v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAADP/SERCA3-dependent Ca2+ stores pathway specifically controls early autocrine ADP secretion potentiating platelet activation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+                <w:t xml:space="preserve">A thrombopoietin receptor agonist to rescue an unusual platelet transfusion-induced reaction in a p.V1316M-associated von Willebrand disease type 2B patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.316090⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.204062072210768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20406207221076812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02948394v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal gammopathy of clinical significance: &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; demonstration of the anti-thrombotic effect of an acquired anti-thrombin antibody</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Von Willebrand factor and cancer: Another piece of the puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile V Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2019.242370⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (10), pp.2207-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456957v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03783811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">The Proteolytic Inactivation of Protein Z-Dependent Protease Inhibitor by Neutrophil Elastase Might Promote the Procoagulant Activity of Neutrophil Extracellular Traps in Sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa P Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahita Razanakolona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Helms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Zouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Couteau-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1530-3980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121861v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03313257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drug consumption rooms on risk practices and access to care in people who inject drugs in France: the COSINUS prospective cohort study protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kervran</w:t>
+                <w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Naserian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023683⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479765v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of the platelet integrin-binding C4 domain of von Willebrand factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katra Kolšek</w:t>
+                <w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Naserian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-04-843615⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (24), pp.4791-4804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456916v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gábor Boros</w:t>
+                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboud Sakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02328193v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial cell expression of JAK2V617F is sufficient to promote a pro-thrombotic state due to increased P-selectin expression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to keep the factor VIII/von Willebrand factor complex in the circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 104 (1), pp.70-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.195321⟩</w:t>
+              <w:t xml:space="preserve">, 2021, HITH, 107 (9), pp.2011-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2021.280222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995532v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial-driven increase in plasma thrombin generation characterising a new hypercoagulable phenotype in acute heart failure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Von Willebrand Disease: What does the future hold?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile V Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Susen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.07.130⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (17), pp.2299-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020008501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01944277v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ponzo</w:t>
+                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénadé Atsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095533v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The von Willebrand factor Tyr2561 allele is a gain-of-function variant and a risk factor for early myocardial infarction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias Obser</w:t>
+                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-04-843425⟩</w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456911v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted filamin A/αIIbβ3 interaction induces macrothrombocytopenia by increasing RhoA activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentina Ceglia</w:t>
+                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-07-861427⟩</w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441275v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting protease nexin-1, a natural anticoagulant serpin, to control bleeding and improve hemostasis in hemophilia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">A hemophilia A mouse model for the in vivo assessment of emicizumab function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier D Christophe</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 134 (19), pp.1632-1644. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019000281⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 136 (6), pp.740-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019004334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03116956v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02916896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of platelet glycoprotein receptors to inflammatory bleeding prevention is stimulus and organ dependent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Surasak Wichaiyo</w:t>
+                <w:t xml:space="preserve">Measuring beta‐galactose exposure on platelets: Standardization and healthy reference values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pascreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadyo Darame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐charlotte Bourrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Tournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.182162⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (5), pp.813-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04456875v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Clinical and Basic Science of Coagulation: Illustrated abstracts of the 9th Chapel Hill Symposium on Hemostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lindsey George</w:t>
+                <w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Campioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lunghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Pinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04456872v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02983110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PI3Kα (Phosphoinositide 3-Kinase Alpha) Inhibition on Hemostasis and Thrombosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Cabou</w:t>
+                <w:t xml:space="preserve">Development and characterization of single‐domain antibodies neutralizing protease nexin‐1 as tools to increase thrombin generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.118.311410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.2155-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457846v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02934843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Proulle</w:t>
+                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kizlik‐masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénadé Atsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209471v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209466v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VWF clearance: it’s glycomplicated</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">NAADP/SERCA3-dependent Ca2+ stores pathway specifically controls early autocrine ADP secretion potentiating platelet activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziane Elaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-824904⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (7), pp.e166-e183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.316090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449623v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02948394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+                <w:t xml:space="preserve">The von Willebrand Factor A1 domain mediates thromboinflammation, aggravating ischemic stroke outcome in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Denorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.haematol.2019.241042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2019.241042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04456589v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02552320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex formation with pentraxin-2 regulates factor X plasma levels and macrophage interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Borgel</w:t>
+                <w:t xml:space="preserve">Gain-of-Function Variant p.Pro2555Arg of von Willebrand Factor Increases Aggregate Size through Altering Stem Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Chia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma-Ruoqi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Klemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2016-06-724351⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122 (02), pp.226-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1344-4405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03567147v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Single-Domain Antibody Against von Willebrand Factor A1 Domain Resolves Leukocyte Recruitment and Vascular Leakage During Inflammation—Brief Report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Proulle</w:t>
+                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.117.309319⟩</w:t>
+              <w:t xml:space="preserve">TH Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209478v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological outcome and mapping of total factor cascades in response to HIF induction during regenerative angiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Monoclonal gammopathy of clinical significance: &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; demonstration of the anti-thrombotic effect of an acquired anti-thrombin antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Desconclois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Goujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.7728⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (1), pp.316-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2019.242370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519971v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble Siglec-5 associates to PSGL-1 and displays anti-inflammatory activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Pegon</w:t>
+                <w:t xml:space="preserve">Platelet Functions are Decreased in Obesity and Restored after Weight Loss: Evidence for a Role of the SERCA3-Dependent ADP Secretion Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziane Elaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Muczynski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep37953⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (03), pp.384-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0038-1677033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455400v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">A single‐domain antibody that blocks factor VIIa activity in the absence but not presence of tissue factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.88643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (12), pp.2035-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209475v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">von Willebrand factor: at the crossroads of bleeding and thrombosis.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ponzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12185-012-1041-x⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00689902v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of therapeutic communities: a systematic review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Addiction Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000331007⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (12), pp.1981-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00646645v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle français de Communauté Thérapeutique ? Les communautés thérapeutiques expérimentales : Consensus des professionnels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ponzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psyt.173.0085⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00681281v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial thrombosis: relevance of a model with two levels of severity assessed by histologic, ultrastructural and functional characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Rinckel</w:t>
+                <w:t xml:space="preserve">Endothelial-driven increase in plasma thrombin generation characterising a new hypercoagulable phenotype in acute heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batric Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Zannad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clerc-Urmès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lakomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2009.03666.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 274, pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.07.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814318v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilepsy in Dcx knockout mice associated with discrete lamination defects and enhanced excitability in the hippocampus.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanne Germain</w:t>
+                <w:t xml:space="preserve">Relevance of platelet desialylation and thrombocytopenia in type 2B von Willebrand disease: preclinical and clinical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nipoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002473⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HITH, pp.haematol.2018.206250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.206250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00378410v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Russick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Milanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.1129-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and dynamics of the platelet integrin-binding C4 domain of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma-Ruoqi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören von Bülow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Chia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katra Kolšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (4), pp.366-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-04-843615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vascular endothelial cell expression of JAK2V617F is sufficient to promote a pro-thrombotic state due to increased P-selectin expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gourdou-Latyszenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peghaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 104 (1), pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.195321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vascular endothelial cell expression of JAK2 V617F is sufficient to promote a pro-thrombotic state due to increased P-selectin expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gourdou-Latyszenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peghaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (1), pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.195321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The von Willebrand factor Tyr2561 allele is a gain-of-function variant and a risk factor for early myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhard Schneppenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Hellermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Brehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Klemm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Obser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (4), pp.356-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-04-843425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disrupted filamin A/αIIbβ3 interaction induces macrothrombocytopenia by increasing RhoA activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Donada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ceglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (16), pp.1778-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-07-861427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting protease nexin-1, a natural anticoagulant serpin, to control bleeding and improve hemostasis in hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Boulaftali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (19), pp.1632-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019000281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03116956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolett Wohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Proulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of platelet glycoprotein receptors to inflammatory bleeding prevention is stimulus and organ dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Jadoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Lax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surasak Wichaiyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (6), pp.e256-e258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.182162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in Clinical and Basic Science of Coagulation: Illustrated abstracts of the 9th Chapel Hill Symposium on Hemostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bergmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Antoniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.407-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of PI3Kα (Phosphoinositide 3-Kinase Alpha) Inhibition on Hemostasis and Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Hechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Ragab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Cabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (9), pp.2041-2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.118.311410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mutation of the human EPHB2 gene leads to a major platelet functional defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziane Elaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (19), pp.2067-2077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-04-845644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolett Wohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Proulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VWF clearance: it’s glycomplicated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, HITH, 131 (8), pp.842-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-824904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Susen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Harroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1417-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mutation in the gene coding for the sialic acid transporter SLC35A1 is required for platelet life span but not proplatelet formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pascreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reperant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (12), pp.e613-e617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.198028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex formation with pentraxin-2 regulates factor X plasma levels and macrophage interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (17), pp.2443-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2016-06-724351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Single-Domain Antibody Against von Willebrand Factor A1 Domain Resolves Leukocyte Recruitment and Vascular Leakage During Inflammation—Brief Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bazaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Proulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (9), pp.1736-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.117.309319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological outcome and mapping of total factor cascades in response to HIF induction during regenerative angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Majid Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Delomenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (11), pp.12102-12120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soluble Siglec-5 associates to PSGL-1 and displays anti-inflammatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.37953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (16), pp.e88643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.88643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Laboratory Phenotype/Genotype Correlation of 1167 French Patients From 670 Families With von Willebrand Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Veyradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Fressinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ternisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (11), pp.e3038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000003038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">von Willebrand factor: at the crossroads of bleeding and thrombosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (4), pp.353-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12185-012-1041-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00689902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of therapeutic communities: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Malivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Fatseas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Addiction Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000331007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00646645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arterial thrombosis: relevance of a model with two levels of severity assessed by histologic, ultrastructural and functional characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Hechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Eckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Magnenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rinckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2009.03666.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clearance of von Willebrand factor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile V. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrijs D. Oortwijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (2), pp.271-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00260376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epilepsy in Dcx knockout mice associated with discrete lamination defects and enhanced excitability in the hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Nosten-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dinocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00378410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parallel Loss of Hippocampal LTD and Cognitive Flexibility in a Genetic Model of Hyperdopaminergia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (10), pp.2108-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.npp.1301354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00166900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel β1-tubulin mutation associated with secretion-dependent platelet hyperactivity and prothrombotic risk via GPVI and CLEC-2 engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toscane Viellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes A Eble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EUPLAN International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuerzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05293799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle mutation de la tubuline β1 associée à un profil prothrombotique dépendant de l’axe GPVI et de la sécrétion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toscane Viellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-actin disassembly by the oxidoreductase MICAL1 promotes mechano-dependent VWF-GPIBa interaction in platelets</w:t>
+                <w:t xml:space="preserve">vWF/GPIb mechano-dependent interactions require F-actin disassembly by the oxidoreductase MICAL1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reperant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camilia Nabli</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Séfiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thrombose et d'hémostase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GTH, 2025, 69th Annual Meeting of the Society of Thrombosis and Haemostasis Research – Advances Research Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Lausanne ( CH), Switzerland. pp.S97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1801697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305768v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation mécanosensible des interactions vWF/GPIb par le désassemblage du cytosquelette d'actine induit par MICAL1</w:t>
+                <w:t xml:space="preserve">F-actin disassembly by the oxidoreductase MICAL1 promotes mechano-dependent VWF-GPIBa interaction in platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eymieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilia Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française d'hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Société Française de Thrombose et d'hémostase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151554v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modulation mécanosensible des interactions vWF/GPIb par le désassemblage du cytosquelette d'actine induit par MICAL1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Repérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème congrès de la Société Française d'Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Hématologie, Mar 2024, Paris, France. pp.P327, Abstract 18-03</w:t>
+              <w:t xml:space="preserve">Société Française d'hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04541054v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sefiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10102,6161 +13995,6402 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e congrès annuel de la Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2024, Paris, France. p 327, abstract 18-03</w:t>
+              <w:t xml:space="preserve">44ème congrès de la Société Française d'Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Hématologie, Mar 2024, Paris, France. pp.P327, Abstract 18-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654288v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04541054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence dans un modèle murin d’un risque prothrombotique associé à une mutation de la tubuline β1</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fitusiran displays efficient pro-hemostatic activity in a mouse model of inducible factor X-deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">World Federation of Hemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Federation of Hemophilia, Apr 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701038v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Frenzel</w:t>
+                <w:t xml:space="preserve">Mise en évidence dans un modèle murin d’un risque prothrombotique associé à une mutation de la tubuline β1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toscane Viellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Repérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701035v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitusiran displays efficient pro-hemostatic activity in a mouse model of inducible factor X-deficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Federation of Hemophilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Federation of Hemophilia, Apr 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654270v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence dans un modèle murin d’un risque prothrombotique associé à une mutation de la tubuline β1</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Hémostase (CFH) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">44e congrès annuel de la Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2024, Paris, France. p 327, abstract 18-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151543v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle mutation de la tubuline β1 associée à un profil prothrombotique dépendant de l’axe GPVI et de la sécrétion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence dans un modèle murin d’un risque prothrombotique associé à une mutation de la tubuline β1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toscane Viellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Français des Plaquettes et des Mégacaryocytes (CFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Hémostase (CFH) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151561v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-domain antibody enhancing protein S activity reduces vaso-occlusion in two murine models of sickle cell disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Fricot-Monsinjon</w:t>
+                <w:t xml:space="preserve">Une nouvelle mutation de la tubuline β1 associée à un profil prothrombotique dépendant de l’axe GPVI et de la sécrétion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toscane Viellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Repérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Valence (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Club Français des Plaquettes et des Mégacaryocytes (CFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501174v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allele-selective inhibition of mutant von Willebrand factor with small interfering RNAs to ameliorate a von Willebrand disease type 2B phenotype in vivo in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linthorst Noa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongejan Yvonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bierings Ruben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlman Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jun 2023, Montreal (Canada), Canada. pp.100553. Abstract OC 08.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICAL1, un nouvel acteur moléculaire impliqué dans la stabilisation du thrombus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A single-domain antibody enhancing protein S activity reduces vaso-occlusion in two murine models of sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josepha Sedzro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fricot-Monsinjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française d’Hématologie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455383v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llama-derived single-domain antibodies blocking tissue factor pathway inhibitor and increasing thrombin generation in FVIII- and FX-deficient plasma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MICAL1, un nouvel acteur moléculaire impliqué dans la stabilisation du thrombus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Valence (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">Congrès Société Française d’Hématologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501177v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICAL1, un nouvel acteur des forces contractiles dans le thrombus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Llama-derived single-domain antibodies blocking tissue factor pathway inhibitor and increasing thrombin generation in FVIII- and FX-deficient plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Saller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saenjamsai P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Français de Plaquettes et des Mégacaryocytes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455372v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of platelet-inspired haemostatic nanoparticles on bleeding in von Willebrand disease murine models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Dito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Thrombosis and Hemostasis, 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplacental Delivery of Maternal FVIII for Induction of FVIII-specific Immune Tolerance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MICAL1, un nouvel acteur des forces contractiles dans le thrombus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 14.1</w:t>
+              <w:t xml:space="preserve">Club Français de Plaquettes et des Mégacaryocytes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501088v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antithrombotic Potential of a Single-domain Antibody Enhancing the Anticoagulant Activity of Protein S</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa P Bianchini</w:t>
+                <w:t xml:space="preserve">Transplacental Delivery of Maternal FVIII for Induction of FVIII-specific Immune Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Daventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 60.2</w:t>
+              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 14.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501112v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’une nanobody qui potentialize l’activité cofacteur de la protéine C active de la protéine S</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Antithrombotic Potential of a Single-domain Antibody Enhancing the Anticoagulant Activity of Protein S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josepha Sedzro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gandrille</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan De Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa P Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès de la Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Sep 2020, Paris, France. pp.Page 39, Abstract 04-01</w:t>
+              <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 60.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501074v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ADP sécrétée par la voie de signalisation calcique plaquettaire NAADP/SERCA3 active spécifiquement le récepteur purinergique P2Y12 et pas P2Y1</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation d’une nanobody qui potentialize l’activité cofacteur de la protéine C active de la protéine S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedzro Jc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Saller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gandrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème rencontre Club français des plaquettes et des mégacayocytes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, plateforme zoom, France</w:t>
+              <w:t xml:space="preserve">40ème congrès de la Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Sep 2020, Paris, France. pp.Page 39, Abstract 04-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455261v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p.(Pro2145Thrfs*5) et p.(Cys2216Phefs*9), deux Nouvelles mutations identifiées dans le domaine D4 du facteur von Willebrand chez des patientes d’origine afro-caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Sep 2020, Paris, France. p 50, Abstract 05-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A inducible mouse model of Factor X deficiency to test novel FX therapeutics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">L'ADP sécrétée par la voie de signalisation calcique plaquettaire NAADP/SERCA3 active spécifiquement le récepteur purinergique P2Y12 et pas P2Y1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 28.4</w:t>
+              <w:t xml:space="preserve">8ème rencontre Club français des plaquettes et des mégacayocytes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, plateforme zoom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499851v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rupture de l'interaction entre la filamine A et le complexe aIIbb3 conduit à l'activation de la voie RhoA entraînant une macrothrombocytopénie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A inducible mouse model of Factor X deficiency to test novel FX therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubiere C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.142</w:t>
+              <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 28.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498415v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von Willebrand factor induces human vascular smooth muscle cells proliferation through low density lipoprotein-related receptor 4 and alphavbeta3 integrin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paulette Legendre</w:t>
+                <w:t xml:space="preserve">Diagnostic moléculaire de la maladie de von Willebrand de type 1C avec trouble de la clairance et mutation de la région propeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Md</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdin C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498513v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic moléculaire de la maladie de von Willebrand de type 1C avec trouble de la clairance et mutation de la région propeptide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johalène Rabout</w:t>
+                <w:t xml:space="preserve">Von Willebrand factor induces human vascular smooth muscle cells proliferation through low density lipoprotein-related receptor 4 and alphavbeta3 integrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morel Worou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melusine Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.142</w:t>
+              <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498426v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un modèle de souris avec un déficit inductible en facteur X</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">La rupture de l'interaction entre la filamine A et le complexe aIIbb3 conduit à l'activation de la voie RhoA entraînant une macrothrombocytopénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Donada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balayn N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sliwa D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceglia V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.Abstract 12-29</w:t>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498403v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Protease Nexin-1, a natural anticoagulant to control bleeding in hemophilia A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Aymonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 75.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential use of nanobodies delivered via AAV vectors in the treatment of hemophilia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Développement d’un modèle de souris avec un déficit inductible en facteur X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubière Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mingozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Meeting of the American Society of Gene and Cell Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society of Gene and Cell Therapy, May 2018, CHICAGO, United States</w:t>
+              <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.Abstract 12-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457494v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Protéase Nexine-1, un inhibiteur physiologique de la thrombine, cible potentielle dans le traitement de l’hémophilie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Aymonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Congress of the Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2018, PARIS, France. p 133, Abstract 12-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Protease Nexin-1, a natural anticoagulant to control bleeding in hemophilia A</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The potential use of nanobodies delivered via AAV vectors in the treatment of hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Congress on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">21st Annual Meeting of the American Society of Gene and Cell Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Gene and Cell Therapy, May 2018, CHICAGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457505v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Targeting Protease Nexin-1, a natural anticoagulant to control bleeding in hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd European Congress on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maladie de Willebrande type 2B et thrombopénies : Impact de la désialylation des plaquettes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Proulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Congress of the Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2018, Paris, France. pp.Page 143, Abstract 12-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (18)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel β1-tubulin mutation associated with a secretion-dependent platelet hyperactivity and prothrombotic risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toscane Viellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTH 2025 Prague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle mécanosensible de la dynamique de l’actine dans la fonctionnalité de la GPIbα par MICAL1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récepteur PAR4 initie la voie SERCA3/NAADP qui potentialise l'activation des plaquettes en réponse à la thrombine.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marijke Bryckaert</w:t>
+                <w:t xml:space="preserve">Effect of allele-selective silencing of von Willebrand factor in mice on experimental bleeding and thrombosis models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongejan Yvonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linthorst Noa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schrader E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laan Snj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Dirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francais d'Hémostase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint malo, France</w:t>
+              <w:t xml:space="preserve">Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. Res. Pract. Thromb. Haemost., 7 (Suppl. 2), pp.Abstract PB 1431, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455436v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICAL1 links actin dynamics to shear-dependent adhesive and thrombotic function of platelets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Le récepteur PAR4 initie la voie SERCA3/NAADP qui potentialise l'activation des plaquettes en réponse à la thrombine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijke Bryckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d’Hémostase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Congrès Francais d'Hémostase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455404v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of allele-selective silencing of von Willebrand factor in mice on experimental bleeding and thrombosis models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.J. Dirven</w:t>
+                <w:t xml:space="preserve">MICAL1 links actin dynamics to shear-dependent adhesive and thrombotic function of platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Repérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. Res. Pract. Thromb. Haemost., 7 (Suppl. 2), pp.Abstract PB 1431, 2023</w:t>
+              <w:t xml:space="preserve">Congrès Français d’Hémostase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501158v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICAL1, a new molecular actor involved in thrombus growth and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference, Cell Biology of Megakaryocytes and Platelets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGT1 DEFICIENCY CAUSES A PROMINENT PLATELETS DYSFUNCTION THROUGH IMPAIRMENT OF MEMBRANE GLYCOPROTEINS N-GLYCOSYLATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Mallebranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toscane Viellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial Meeting of the European Society for Immunodeficiencies (ESID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gothenburg, Sweden. Abstract 801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to Fibrinolysis in Critically Ill Patients with COVID-19 Can Be Overcome by N-acetylcysteine in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charlotte Bourrienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gay J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ho Tin Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Philadelphia (Pennsylvania), United States. Res. Pract. Thromb. Haemost, 5 (Suppl. 1), pp.Abstract LPB0104, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplacental delivery of maternal factor VIII for induction of immune tolerance to therapeutic factor VIII</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+                <w:t xml:space="preserve">Von Willebrand Factor Induces Vascular Smooth Muscle Cell Proliferation And Migration Through Low Density Lipoprotein-Related Receptor Protein 4 And αvβ3 Integrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB0177, 2020</w:t>
+              <w:t xml:space="preserve">American Heart Association's Vascular Discovery: From Genes to Medicine 2020 Scientific Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Virtual meeting (Live and on-demand), France. Arteriosclerosis, Thrombosis, and Vascular Biology, 40 (Suppl1), pp.Abstract 304, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501045v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von Willebrand Factor Induces Vascular Smooth Muscle Cell Proliferation And Migration Through Low Density Lipoprotein-Related Receptor Protein 4 And αvβ3 Integrin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+                <w:t xml:space="preserve">Transplacental delivery of maternal factor VIII for induction of immune tolerance to therapeutic factor VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daventure V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Association's Vascular Discovery: From Genes to Medicine 2020 Scientific Sessions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Virtual meeting (Live and on-demand), France. Arteriosclerosis, Thrombosis, and Vascular Biology, 40 (Suppl1), pp.Abstract 304, 2020</w:t>
+              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB0177, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499901v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prothrombotic gain-of-functin variants of von Willebrand factor.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Köning G</w:t>
+                <w:t xml:space="preserve">NAADP/SERCA3-dependent Ca2+ stores pathway specifically controls early autocrine ADP secretion potentiating platelet activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziane Elaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile V. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB1584, 2020</w:t>
+              <w:t xml:space="preserve">ISTH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501054v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of a Flow Cytometry Platelet Sialylation Assay, and reference Values forBeta-Galactose Exposure in Healthy Subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Prothrombotic gain-of-functin variants of von Willebrand factor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mess C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Obser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Köning G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTH, 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Milan (Italie), Italy. PB0441</w:t>
+              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB1584, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454870v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAADP/SERCA3-Dependent Ca2+ Stores Pathway Specifically Controls Early Autocrine ADP Secretion Potentiating Platelet Activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Adam</w:t>
+                <w:t xml:space="preserve">Standardization of a Flow Cytometry Platelet Sialylation Assay, and reference Values forBeta-Galactose Exposure in Healthy Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pascreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadyo Darame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bourrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB1745, 2020</w:t>
+              <w:t xml:space="preserve">ISTH, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Milan (Italie), Italy. PB0441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501065v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoinositide 3-kinase  (PI3K) triggers PI3K activation at low levels of GPVI stimulation and controls platelet arrest on von Willebrand factor ar arterial shear.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anquetil T</w:t>
+                <w:t xml:space="preserve">NAADP/SERCA3-Dependent Ca2+ Stores Pathway Specifically Controls Early Autocrine ADP Secretion Potentiating Platelet Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziane Elaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost, 3 (Suppl. 1), pp.Abstract PB463, 2019</w:t>
+              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB1745, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499868v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of single domain antibodies targeting protease nexin-1 as a strategy for hemophilia treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Phosphoinositide 3-kinase  (PI3K) triggers PI3K activation at low levels of GPVI stimulation and controls platelet arrest on von Willebrand factor ar arterial shear.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent P-A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Hechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solinhac R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabou C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anquetil T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost, 3 (Suppl. 1), pp.Abstract PB0316, 2019</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost, 3 (Suppl. 1), pp.Abstract PB463, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499858v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VWF-GPIb interaction mediates thrombo-inflammation in experimental stroke via recruitment of monocytes, neutrophils and T-cells to the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Denorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandebulcke A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost., 3 (Suppl. 1), pp.Abstract PB1002, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of platelet desialylation and thrombocytopenia in type 2B von Willebrand disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nipoti</w:t>
+                <w:t xml:space="preserve">Development of single domain antibodies targeting protease nexin-1 as a strategy for hemophilia treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRC, Cell biology of megakaryocytes and platelets, 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Galveston - Texas, United States</w:t>
+              <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost, 3 (Suppl. 1), pp.Abstract PB0316, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455289v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relevance of platelet desialylation and thrombocytopenia in type 2B von Willebrand disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nipoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRC, Cell biology of megakaryocytes and platelets, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Galveston - Texas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modulation of the platelet count by Romiplostim and inhibitors of LIM kinase in genetically-engineered von Willebrand disease type 2B mice: in vivo evaluation of haemostatic efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTH, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombin-mediated cleavage of membrane endoglin: Implications in endothelial dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divina El Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Marchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Stepanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lebrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Congress of the European Association for Haemophilia and Allied Disorders 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haemophilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30 (S1), pp.34-188, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/hae.14919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin-mediated activation of factor VIII is insufficient to produce all necessary cofactor activity in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+                <w:t xml:space="preserve">Design and Characterization of FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Comper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segen Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the International Society of Thrombosis and Haemostasis</w:t>
+              <w:t xml:space="preserve">61 ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12229⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 134 (Supplement_1), pp.4638-4638, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2019-128490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461945v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des communautés thérapeutiques en France. Quelle mise en oeuvre, quels résultats ? Etude prospective sur deux ans dans quatre communautés thérapeutiques</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00594027v1</w:t>
+                <w:t xml:space="preserve">Thrombin-mediated activation of factor VIII is insufficient to produce all necessary cofactor activity in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bazaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of the International Society of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, pp.1-891, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId483"/>
+      <w:footerReference w:type="default" r:id="rId580"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16403,51 +20537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Zolala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Heim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Lenting" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Mangin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-026-07734-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Abdoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jehl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2026.103370" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206235v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Soukaseum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilia Nabli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62487-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Linthorst" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jongejan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dirven" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Laan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bierings" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014601" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina El Hamaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marchelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gandrille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stepanian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07751-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05150181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lagrange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/stv.2024.1293" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad198" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05316627v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Son Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Devaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2373-2829" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023277" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Seidizadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Eikenboom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Flood" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula James" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41572-024-00536-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izae142" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2023.1827" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Le Tanno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322752" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267669v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Worou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raoul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Didelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvab042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Lamrani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Raslova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12672" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lenting" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wahl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15597" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896872v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15864" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03783811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15810" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahita Razanakolona" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Zouiti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couteau-Chardon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1530-3980" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318488v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Naserian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1lc00356a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008501" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.280222" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320384v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daniela Dubois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1718703" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934843v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Aymonnier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Venisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arocas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14940" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964593v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pascreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadyo Darame" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tournoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12369" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306098v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Feng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Ela&#239;b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316090" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456957v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Schell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desconclois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.242370" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121861v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479765v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;lia Briand Madrid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kirchherr" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kervran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023683" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456916v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Ruoqi Xu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren von B&#252;low" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katra Kol&#353;ek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-04-843615" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gourdou-Latyszenok" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Lay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peghaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kilani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195321" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944277v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lakomy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.07.130" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTGHK8M2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095533v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456911v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneppenheim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hellermann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brehm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Klemm" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Obser" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-04-843425" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441275v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Donada" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lordier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceglia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-07-861427" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03116956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulaftali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019000281" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456875v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jadoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Lax" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gros" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surasak Wichaiyo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182162" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456872v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bergmeier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Antoniak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Conway" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey George" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12095" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457846v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hechler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Ragab" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Cabou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.118.311410" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449623v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-824904" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567147v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-06-724351" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209478v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309319" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03519971v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Majid Khatib" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagedorn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delomenie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7728" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455400v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pegon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37953" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689902v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12185-012-1041-x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646645v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malivert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000331007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681281v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.173.0085" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814318v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Hechler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nonne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Magnenat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rinckel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03666.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378410v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Nosten-Bertrand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinocourt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Germain" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002473" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166900v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301354" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05293799v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toscane Viellard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rep&#233;rant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A Eble" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151565v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bordet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305768v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151554v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541054v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654288v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701038v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151543v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151561v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501174v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maciel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roussel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fricot-Monsinjon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501151v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linthorst Noa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongejan Yvonne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bierings Ruben" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlman Je" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455383v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455372v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455066v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Dito" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501088v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou Jaoudeh" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501074v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedzro Jc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Carvalho" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455261v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bobe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Rosa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501081v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499851v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiere C" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498415v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balayn N" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliwa D" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa L" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceglia V" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498513v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melusine Didelot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498426v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Md" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis S" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin C" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498403v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re C&#233;cile" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mingozzi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498448v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Raucourt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457494v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457483v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457505v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457466v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351155v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701025v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baruch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455436v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Bryckaert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455404v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501158v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schrader E" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laan Snj" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dirven" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151535v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455514v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mallebranche" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501103v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gay J" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ho Tin No&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loyau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501045v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daventure V" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499901v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501054v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huck" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tischer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mess C" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;ning G" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454870v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501065v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Elaib" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499868v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P-A" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solinhac R" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabou C" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anquetil T" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499858v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499886v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Denorme" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Martinod" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandebulcke A" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455289v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheptou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nipoti" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455308v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460082v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebrin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14919" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461945v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594027v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine V&#233;r&#233;tout" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Zolala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Heim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Lenting" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Mangin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-026-07734-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Abdoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jehl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2026.103370" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206235v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Soukaseum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilia Nabli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62487-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286982" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Linthorst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jongejan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dirven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Laan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bierings" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014601" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Regnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melusine Didelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ollivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lakomy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2665-2510" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina El Hamaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marchelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gandrille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stepanian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07751-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05150181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lagrange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Ahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/stv.2024.1293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad198" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023277" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Daniel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ternisien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline D&#8217;oiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.06.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05316627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Son Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Devaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2373-2829" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schrader Echeverri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan N.J. Laan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.03.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Seidizadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Eikenboom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Flood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula James" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41572-024-00536-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Tu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaouen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2024.102426" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izae142" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lenting" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.09.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102204" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117814v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou Jaoudeh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes Ruiz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106364v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mallebranche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Capdevila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.06.038" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2023.1827" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Feng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hechler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gachet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Le Tanno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pascreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1744378" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Worou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Didelot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvab042" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wahl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15597" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471560v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Lamrani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Raslova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12672" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15864" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Favier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207221076812" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03783811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15810" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahita Razanakolona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Zouiti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couteau-Chardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1530-3980" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318488v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Naserian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1lc00356a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.280222" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008501" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683162v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daniela Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1718703" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadyo Darame" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tournoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12369" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Aymonnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Venisse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arocas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14940" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948394v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Ela&#239;b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316090" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02552320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Denorme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Martinod" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vandenbulcke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Denis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.241042" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496009v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Huck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Ruoqi Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tischer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Klemm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1344-4405" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Schell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desconclois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.242370" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453727v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zuber" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Becker" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1677033" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14615" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095533v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lakomy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.07.130" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTGHK8M2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheptou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nipoti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.206250" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456916v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren von B&#252;low" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katra Kol&#353;ek" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-04-843615" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995532v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gourdou-Latyszenok" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Lay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peghaire" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kilani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195321" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456911v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneppenheim" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hellermann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brehm" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Obser" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-04-843425" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441275v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Donada" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lordier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceglia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-07-861427" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03116956v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulaftali" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019000281" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456875v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jadoui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Lax" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gros" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surasak Wichaiyo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182162" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456872v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bergmeier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Antoniak" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Conway" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey George" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12095" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457846v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laurent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Ragab" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Cabou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.118.311410" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Berrou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Elaib" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-04-845644" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449623v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-824904" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455614v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.198028" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567147v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-06-724351" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309319" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03519971v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Majid Khatib" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagedorn" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delomenie" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7728" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455400v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pegon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37953" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872774v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Veyradier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fressinaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Caron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003038" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689902v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12185-012-1041-x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646645v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malivert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000331007" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814318v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Hechler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nonne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Magnenat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rinckel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03666.x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00260376v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrijs D. Oortwijn" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378410v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Nosten-Bertrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinocourt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Germain" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002473" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166900v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301354" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05293799v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toscane Viellard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rep&#233;rant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A Eble" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151565v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bordet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077230v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S&#233;fiane" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1801697" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305768v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151554v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541054v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654270v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701038v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654288v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151543v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151561v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501151v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linthorst Noa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongejan Yvonne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bierings Ruben" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlman Je" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501174v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maciel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roussel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fricot-Monsinjon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455383v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455066v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Dito" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455372v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501088v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501074v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedzro Jc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Carvalho" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501081v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455261v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bobe" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Rosa" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499851v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiere C" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498426v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Md" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis S" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin C" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498513v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498415v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balayn N" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliwa D" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa L" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceglia V" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498448v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Raucourt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498403v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re C&#233;cile" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mingozzi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457483v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457494v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457505v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457466v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351155v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701025v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baruch" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501158v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schrader E" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laan Snj" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dirven" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455436v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Bryckaert" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455404v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151535v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455514v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501103v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gay J" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ho Tin No&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loyau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499901v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501045v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daventure V" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455286v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501054v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huck" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mess C" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;ning G" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454870v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501065v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499868v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P-A" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solinhac R" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabou C" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anquetil T" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499886v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandebulcke A" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499858v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455289v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455308v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460082v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebrin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14919" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461945v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>