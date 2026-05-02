--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,299 +368,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-actin disassembly by the oxidoreductase MICAL1 promotes mechano-dependent VWF-GPIbα interaction in platelets</w:t>
+                <w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Solarz</w:t>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+                <w:t xml:space="preserve">Marco Heestermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Frémont</w:t>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
+                <w:t xml:space="preserve">Eloise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilia Nabli</w:t>
+                <w:t xml:space="preserve">Marie Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.7375. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62487-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206235v2</w:t>
+                <w:t xml:space="preserve">hal-04871911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully humanized von Willebrand disease type 1 mouse model as unique platform to investigate novel therapeutic options</w:t>
+                <w:t xml:space="preserve">F-actin disassembly by the oxidoreductase MICAL1 promotes mechano-dependent VWF-GPIbα interaction in platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Heestermans</w:t>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+                <w:t xml:space="preserve">Stéphane Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Pascal</w:t>
+                <w:t xml:space="preserve">Sébastien Eymieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Clavel</w:t>
+                <w:t xml:space="preserve">Camilia Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2024.286076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62487-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871911v1</w:t>
+                <w:t xml:space="preserve">hal-05206235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical, Phenotypic and Genotypic Characteristics of Von Willebrand Disease in Afro‐Caribbeans: Results From a Study in Martinique Island, French West Indies</w:t>
               </w:r>
@@ -793,90 +793,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent clinical factor VIII-equivalence is unlikely to exist for non-factor therapies in hemophilic mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sefiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1048,77 +1048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bispecific nanobody for the treatment of von Willebrand disease type 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1361,83 +1361,83 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Lakomy</w:t>
+                <w:t xml:space="preserve">Cécile Lakomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 126 (03), pp.319-331. </w:t>
+              <w:t xml:space="preserve">, 2025, 126 (3), pp.319-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-2665-2510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1716,667 +1716,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Platelets and von Willebrand Factor in the Procoagulant Phenotype of Inflammatory Bowel Disease</w:t>
+                <w:t xml:space="preserve">Von Willebrand factor: how unique structural adaptations support and coordinate its complex function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Schellenberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Djésia Arnone</w:t>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Campoli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (5), pp.751-761. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144 (21), pp.2174-2184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2023023277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458197v1</w:t>
+                <w:t xml:space="preserve">hal-04817254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von Willebrand factor: how unique structural adaptations support and coordinate its complex function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sefiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Lenting</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">Carmen Escurola Ettingshausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2023023277⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.284142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817254v1</w:t>
+                <w:t xml:space="preserve">hal-04449388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in venous clot structures between hemophilic mice treated with emicizumab versus factor VIII or factor VIIIFc</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Inhibitory Single-Domain Antibody against Protein Z-Dependent Protease Inhibitor Promotes Thrombin Generation in Severe Hemophilia A and FXI Deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+                <w:t xml:space="preserve">Claire Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
+                <w:t xml:space="preserve">Tung-Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.284142⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (03), pp.207-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2373-2829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449388v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 2N von Willebrand disease: Genotype drives different bleeding phenotypes and treatment needs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Platelets and von Willebrand Factor in the Procoagulant Phenotype of Inflammatory Bowel Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Castet</w:t>
+                <w:t xml:space="preserve">Célia Schellenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Falaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roseline D’oiron</w:t>
+                <w:t xml:space="preserve">Philippe Campoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.06.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (5), pp.751-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjad198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665358v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inhibitory Single-Domain Antibody against Protein Z-Dependent Protease Inhibitor Promotes Thrombin Generation in Severe Hemophilia A and FXI Deficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type 2N von Willebrand disease: Genotype drives different bleeding phenotypes and treatment needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Auditeau</w:t>
+                <w:t xml:space="preserve">Catherine Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tung-Son Nguyen</w:t>
+                <w:t xml:space="preserve">Sabine Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Devaux</w:t>
+                <w:t xml:space="preserve">Céline Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Saller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+                <w:t xml:space="preserve">Roseline D’oiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 125 (03), pp.207-217. </w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-2373-2829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316627v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of allele-selective silencing of von Willebrand factor in mice based on a single nucleotide allelic difference in von Willebrand factor</w:t>
               </w:r>
@@ -2490,632 +2490,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">von Willebrand disease</w:t>
+                <w:t xml:space="preserve">A small-molecule hemostatic agent for the reversal of direct oral anticoagulant–induced bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omid Seidizadeh</w:t>
+                <w:t xml:space="preserve">Maximilien Desvages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Eikenboom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Flood</w:t>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula James</w:t>
+                <w:t xml:space="preserve">Ge Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Disease primers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41572-024-00536-8⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.102426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2024.102426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665350v1</w:t>
+                <w:t xml:space="preserve">hal-04927372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-molecule hemostatic agent for the reversal of direct oral anticoagulant–induced bleeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">von Willebrand disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Borgel</w:t>
+                <w:t xml:space="preserve">Omid Seidizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+                <w:t xml:space="preserve">Jeroen Eikenboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge Tu</w:t>
+                <w:t xml:space="preserve">Veronica Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Jaouen</w:t>
+                <w:t xml:space="preserve">Paula James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (4), pp.102426. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Disease primers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2024.102426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41572-024-00536-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927372v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of von Willebrand Factor in Inflammatory Bowel Diseases: Beyond Bleeding and Thrombosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djésia Arnone</w:t>
+                <w:t xml:space="preserve">Thrombin generation on vascular cells in the presence of factor VIII and/or emicizumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénadé Atsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Schellenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Regnault</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ibd/izae142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.112-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701011v1</w:t>
+                <w:t xml:space="preserve">hal-04449373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin generation on vascular cells in the presence of factor VIII and/or emicizumab</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Lagrange</w:t>
+                <w:t xml:space="preserve">Implications of von Willebrand Factor in Inflammatory Bowel Diseases: Beyond Bleeding and Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djésia Arnone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Lenting</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (1), pp.112-125. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (12), pp.2500-2508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ibd/izae142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449373v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitusiran reduces bleeding in factor X–deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Verhenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3179,90 +3179,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiopoietin-2 binds to multiple interactive sites within von Willebrand factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, HITH, 7 (7), pp.102204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3428,295 +3428,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGT1 deficiency in XMEN disease is associated with severe platelet dysfunction and impaired platelet glycoprotein N-glycosylation</w:t>
+                <w:t xml:space="preserve">Imlifidase, a new option to optimize the management of patients with hemophilia A on emicizumab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+                <w:t xml:space="preserve">Melissa Bou-Jaoudeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Mallebranche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Solarz</w:t>
+                <w:t xml:space="preserve">Ladislas Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.05.007⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 21 (10), pp.2776-2783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106364v1</w:t>
+                <w:t xml:space="preserve">hal-04217783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imlifidase, a new option to optimize the management of patients with hemophilia A on emicizumab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Bou-Jaoudeh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+                <w:t xml:space="preserve">Gaelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislas Capdevila</w:t>
+                <w:t xml:space="preserve">Solen Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (10), pp.2776-2783. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.06.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217783v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04258451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles murins en hémostase</w:t>
               </w:r>
@@ -3804,424 +3804,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nanobody against the VWF A3 domain detects ADAMTS13-induced proteolysis in congenital and acquired VWD</w:t>
+                <w:t xml:space="preserve">MAGT1 deficiency in XMEN disease is associated with severe platelet dysfunction and impaired platelet glycoprotein N-glycosylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gangnard</w:t>
+                <w:t xml:space="preserve">Coralie Mallebranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Le Goff</w:t>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solen Lenoir</w:t>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 141 (12), pp.1457-1468. </w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2022017569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04258451v1</w:t>
+                <w:t xml:space="preserve">hal-04106364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADP receptor P2Y12 is the capstone of the cross-talk between Ca 2+ mobilization pathways dependent on ATPases SERCA3 and SERCA2b in platelet</w:t>
+                <w:t xml:space="preserve">Shear Force-Induced Platelet Clearance Is a New Mechanism of Thrombocytopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Feng</w:t>
+                <w:t xml:space="preserve">Antoine Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Hechler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+                <w:t xml:space="preserve">Annabelle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gachet</w:t>
+                <w:t xml:space="preserve">Mickael Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Desvages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Eckly</w:t>
+                <w:t xml:space="preserve">Christina Le Tanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (10), pp.826-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.123.322752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930689v1</w:t>
+                <w:t xml:space="preserve">hal-04455871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Force-Induced Platelet Clearance Is a New Mechanism of Thrombocytopenia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADP receptor P2Y12 is the capstone of the cross-talk between Ca 2+ mobilization pathways dependent on ATPases SERCA3 and SERCA2b in platelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Dupont</w:t>
+                <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Desvages</w:t>
+                <w:t xml:space="preserve">Béatrice Hechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Le Tanno</w:t>
+                <w:t xml:space="preserve">Christian Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Eckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04455871v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
               </w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante Disharoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4488,90 +4488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Glycosylation Deficiency Reduces the Activation of Protein C and Disrupts Endothelial Barrier Integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Pascreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bruneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 122 (09), pp.1469-1478. </w:t>
@@ -4737,455 +4737,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaSER: Combining forces to stop the clot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Lenting</w:t>
+                <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Wahl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.15597⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449115v1</w:t>
+                <w:t xml:space="preserve">hal-04354187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into regulation of αIIbβ3 integrin signaling by filamin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johalène Rabout</w:t>
+                <w:t xml:space="preserve">Lamia Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Raslova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.e12672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354187v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into regulation of αIIbβ3 integrin signaling by filamin A</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TaSER: Combining forces to stop the clot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Raslova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (2), pp.e12672. </w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HITH, 20 (2), pp.293-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rth2.12672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jth.15597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471560v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antithrombotic potential of a single‐domain antibody enhancing the activated protein C‐cofactor activity of protein S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josepha Sedzro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5249,103 +5249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gain‐of‐function filamin A mutation in mouse platelets induces thrombus instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (11), pp.2666-2678. </w:t>
@@ -5396,117 +5396,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of von Willebrand factor D4 domain mutations in patients of Afro‐Caribbean descent: In vitro characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier‐nicolas Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (4), pp.e12737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rth2.12737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306074v1</w:t>
@@ -5556,51 +5556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5749,610 +5749,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03783811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proteolytic Inactivation of Protein Z-Dependent Protease Inhibitor by Neutrophil Elastase Might Promote the Procoagulant Activity of Neutrophil Extracellular Traps in Sepsis</w:t>
+                <w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa P Bianchini</w:t>
+                <w:t xml:space="preserve">Julie Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahita Razanakolona</w:t>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Helms</w:t>
+                <w:t xml:space="preserve">Nassim Arouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouzia Zouiti</w:t>
+                <w:t xml:space="preserve">Sina Naserian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Couteau-Chardon</w:t>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-1530-3980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03313257v1</w:t>
+                <w:t xml:space="preserve">hal-03318488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t>
+                <w:t xml:space="preserve">The Proteolytic Inactivation of Protein Z-Dependent Protease Inhibitor by Neutrophil Elastase Might Promote the Procoagulant Activity of Neutrophil Extracellular Traps in Sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lachaux</w:t>
+                <w:t xml:space="preserve">Elsa P Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+                <w:t xml:space="preserve">Mahita Razanakolona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Arouche</w:t>
+                <w:t xml:space="preserve">Julie Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Naserian</w:t>
+                <w:t xml:space="preserve">Fouzia Zouiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+                <w:t xml:space="preserve">Amélie Couteau-Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1530-3980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318488v1</w:t>
+                <w:t xml:space="preserve">inserm-03313257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
+                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboud Sakkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (3-4), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853585v1</w:t>
+                <w:t xml:space="preserve">hal-04324328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dual hybrid AAV vector for endothelial-targeted expression of von Willebrand factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Collaud</w:t>
+                <w:t xml:space="preserve">A compact integrated microfluidic oxygenator with high gas exchange efficiency and compatibility for long-lasting endothelialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilgueng Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Arouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Naserian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounaim Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41434-020-00218-6⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (24), pp.4791-4804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1lc00356a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324328v1</w:t>
+                <w:t xml:space="preserve">hal-03853585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to keep the factor VIII/von Willebrand factor complex in the circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, HITH, 107 (9), pp.2011-2013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6412,51 +6412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile V Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Susen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 137 (17), pp.2299-2306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6484,835 +6484,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Daniéla Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320380v1</w:t>
+                <w:t xml:space="preserve">hal-04683162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kizlik-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénadé Atsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683162v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hemophilia A mouse model for the in vivo assessment of emicizumab function</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caterina Casari</w:t>
+                <w:t xml:space="preserve">Matteo Campioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loubiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lunghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Pinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019004334⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02916896v1</w:t>
+                <w:t xml:space="preserve">inserm-02983110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring beta‐galactose exposure on platelets: Standardization and healthy reference values</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peggy Tournoux</w:t>
+                <w:t xml:space="preserve">A hemophilia A mouse model for the in vivo assessment of emicizumab function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12369⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (6), pp.740-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019004334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964593v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02916896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo modulation of a dominant‐negative variant in mouse models of von Willebrand disease type 2A</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulette Legendre</w:t>
+                <w:t xml:space="preserve">Measuring beta‐galactose exposure on platelets: Standardization and healthy reference values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pascreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Loubiere</w:t>
+                <w:t xml:space="preserve">Sadyo Darame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Lunghi</w:t>
+                <w:t xml:space="preserve">Marie‐charlotte Bourrienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Pinotti</w:t>
+                <w:t xml:space="preserve">Peggy Tournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (5), pp.813-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jth.15131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-02983110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of single‐domain antibodies neutralizing protease nexin‐1 as tools to increase thrombin generation</w:t>
               </w:r>
@@ -7324,51 +7324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Aymonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7426,429 +7426,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02934843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Peyron</w:t>
+                <w:t xml:space="preserve">NAADP/SERCA3-dependent Ca2+ stores pathway specifically controls early autocrine ADP secretion potentiating platelet activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Kizlik‐masson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+                <w:t xml:space="preserve">Ziane Elaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (7), pp.e166-e183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.316090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116405v1</w:t>
+                <w:t xml:space="preserve">inserm-02948394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camelid‐derived single‐chain antibodies in hemostasis: Mechanistic, diagnostic, and therapeutic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kizlik‐masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐daniéla Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénadé Atsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.1087-1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306098v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAADP/SERCA3-dependent Ca2+ stores pathway specifically controls early autocrine ADP secretion potentiating platelet activation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Borgel</w:t>
+                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.316090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02948394v1</w:t>
+                <w:t xml:space="preserve">hal-05306098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The von Willebrand Factor A1 domain mediates thromboinflammation, aggravating ischemic stroke outcome in mice</w:t>
               </w:r>
@@ -7886,51 +7886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.haematol.2019.241042. </w:t>
@@ -8100,325 +8100,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">Monoclonal gammopathy of clinical significance: &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; demonstration of the anti-thrombotic effect of an acquired anti-thrombin antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenice Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Desconclois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Goujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (1), pp.316-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2019.242370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121861v1</w:t>
+                <w:t xml:space="preserve">hal-04456957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal gammopathy of clinical significance: &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; demonstration of the anti-thrombotic effect of an acquired anti-thrombin antibody</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Lenting</w:t>
+                <w:t xml:space="preserve">A Combination of Two Variants p. (Val510 =) and p. (Pro2145Thrfs * 5), Responsible for von Willebrand Disease Type 3 in a Caribbean Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TH Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04 (04), pp.e318-e321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1718703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2019.242370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04456957v1</w:t>
+                <w:t xml:space="preserve">hal-03121861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platelet Functions are Decreased in Obesity and Restored after Weight Loss: Evidence for a Role of the SERCA3-Dependent ADP Secretion Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziane Elaïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8502,4753 +8502,4619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single‐domain antibody that blocks factor VIIa activity in the absence but not presence of tissue factor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endothelial-driven increase in plasma thrombin generation characterising a new hypercoagulable phenotype in acute heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Ottavi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+                <w:t xml:space="preserve">Batric Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Zannad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clerc-Urmès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lakomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.14615⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 274, pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.07.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456634v1</w:t>
+                <w:t xml:space="preserve">hal-01944277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Houppe</w:t>
+                <w:t xml:space="preserve">Relevance of platelet desialylation and thrombocytopenia in type 2B von Willebrand disease: preclinical and clinical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Ponzo</w:t>
+                <w:t xml:space="preserve">Mathilde Cheptou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nipoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HITH, pp.haematol.2018.206250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.206250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347222v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
+                <w:t xml:space="preserve">Jules Russick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Milanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Boros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.1129-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570572v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ponzo</w:t>
+                <w:t xml:space="preserve">Structure and dynamics of the platelet integrin-binding C4 domain of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma-Ruoqi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören von Bülow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Chia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katra Kolšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (4), pp.366-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-04-843615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095533v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial-driven increase in plasma thrombin generation characterising a new hypercoagulable phenotype in acute heart failure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lakomy</w:t>
+                <w:t xml:space="preserve">Vascular endothelial cell expression of JAK2V617F is sufficient to promote a pro-thrombotic state due to increased P-selectin expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gourdou-Latyszenok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Peghaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2018.07.130⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 104 (1), pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.195321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01944277v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of platelet desialylation and thrombocytopenia in type 2B von Willebrand disease: preclinical and clinical evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nipoti</w:t>
+                <w:t xml:space="preserve">A single‐domain antibody that blocks factor VIIa activity in the absence but not presence of tissue factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Ottavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.206250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (12), pp.2035-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347340v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of bleeding in experimental severe hemophilia A by systemic delivery of factor VIII- encoding mRNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gábor Boros</w:t>
+                <w:t xml:space="preserve">A Thrombin-Activatable Factor X Variant Corrects Hemostasis in a Mouse Model for Hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Chérel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.210583⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (12), pp.1981-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1697662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328193v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of the platelet integrin-binding C4 domain of von Willebrand factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katra Kolšek</w:t>
+                <w:t xml:space="preserve">Weibel-Palade Bodies Orchestrate Pericytes During Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Cossutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Houppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ponzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-04-843615⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (9), pp.1843-1858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.119.313021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456916v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial cell expression of JAK2V617F is sufficient to promote a pro-thrombotic state due to increased P-selectin expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Vascular endothelial cell expression of JAK2 V617F is sufficient to promote a pro-thrombotic state due to increased P-selectin expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gourdou-Latyszenok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Peghaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 104 (1), pp.70-81. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+              <w:t xml:space="preserve">, 2019, 104 (1), pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2018.195321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995532v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial cell expression of JAK2 V617F is sufficient to promote a pro-thrombotic state due to increased P-selectin expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Badr Kilani</w:t>
+                <w:t xml:space="preserve">Disrupted filamin A/αIIbβ3 interaction induces macrothrombocytopenia by increasing RhoA activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Donada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Balayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Sliwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Ceglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133 (16), pp.1778-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-07-861427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.195321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04477310v1</w:t>
+                <w:t xml:space="preserve">hal-04441275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The von Willebrand factor Tyr2561 allele is a gain-of-function variant and a risk factor for early myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Schneppenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Hellermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Brehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Klemm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Obser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 133 (4), pp.356-365. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-04-843425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted filamin A/αIIbβ3 interaction induces macrothrombocytopenia by increasing RhoA activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentina Ceglia</w:t>
+                <w:t xml:space="preserve">Targeting protease nexin-1, a natural anticoagulant serpin, to control bleeding and improve hemostasis in hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Boulaftali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 133 (16), pp.1778-1788. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-07-861427⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 134 (19), pp.1632-1644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2019000281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441275v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03116956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting protease nexin-1, a natural anticoagulant serpin, to control bleeding and improve hemostasis in hemophilia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier D Christophe</w:t>
+                <w:t xml:space="preserve">The contribution of platelet glycoprotein receptors to inflammatory bleeding prevention is stimulus and organ dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Jadoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Lax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surasak Wichaiyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2019000281⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (6), pp.e256-e258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.182162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-03116956v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Proulle</w:t>
+                <w:t xml:space="preserve">Advances in Clinical and Basic Science of Coagulation: Illustrated abstracts of the 9th Chapel Hill Symposium on Hemostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bergmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Antoniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Conway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.407-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04456818v1</w:t>
+                <w:t xml:space="preserve">hal-04456872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of platelet glycoprotein receptors to inflammatory bleeding prevention is stimulus and organ dependent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Surasak Wichaiyo</w:t>
+                <w:t xml:space="preserve">Impact of PI3Kα (Phosphoinositide 3-Kinase Alpha) Inhibition on Hemostasis and Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Hechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Solinhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashraf Ragab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Cabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (9), pp.2041-2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.118.311410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.182162⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04456875v1</w:t>
+                <w:t xml:space="preserve">hal-04457846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Clinical and Basic Science of Coagulation: Illustrated abstracts of the 9th Chapel Hill Symposium on Hemostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lindsey George</w:t>
+                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolett Wohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Proulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rth2.12095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04456872v1</w:t>
+                <w:t xml:space="preserve">hal-04456818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PI3Kα (Phosphoinositide 3-Kinase Alpha) Inhibition on Hemostasis and Thrombosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Cabou</w:t>
+                <w:t xml:space="preserve">A mutation of the human EPHB2 gene leads to a major platelet functional defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziane Elaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.118.311410⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (19), pp.2067-2077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-04-845644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457846v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutation of the human EPHB2 gene leads to a major platelet functional defect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ziane Elaib</w:t>
+                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 132 (19), pp.2067-2077. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-04-845644⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449239v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolett Wohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Proulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.728-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209466v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage scavenger receptor SR-AI contributes to the clearance of von Willebrand factor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VWF clearance: it’s glycomplicated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.175216⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, HITH, 131 (8), pp.842-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-824904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209471v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VWF clearance: it’s glycomplicated</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A mutation in the gene coding for the sialic acid transporter SLC35A1 is required for platelet life span but not proplatelet formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pascreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reperant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-824904⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (12), pp.e613-e617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.198028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449623v1</w:t>
+                <w:t xml:space="preserve">hal-04455614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Susen</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Harroche</w:t>
+                <w:t xml:space="preserve">Gabriel Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (11), pp.1193-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04376230v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A factor VIII–nanobody fusion protein forming an ultrastable complex with VWF: effect on clearance and antibody formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein kinase C signaling dysfunction in von Willebrand disease (p.V1316M) type 2B platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Moreau</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Susen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lavenu-Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Aymé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+                <w:t xml:space="preserve">Annie Harroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-01-829523⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1417-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2017014290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04456589v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutation in the gene coding for the sialic acid transporter SLC35A1 is required for platelet life span but not proplatelet formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Reperant</w:t>
+                <w:t xml:space="preserve">Complex formation with pentraxin-2 regulates factor X plasma levels and macrophage interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aymé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.198028⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (17), pp.2443-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2016-06-724351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455614v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex formation with pentraxin-2 regulates factor X plasma levels and macrophage interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Borgel</w:t>
+                <w:t xml:space="preserve">A Novel Single-Domain Antibody Against von Willebrand Factor A1 Domain Resolves Leukocyte Recruitment and Vascular Leakage During Inflammation—Brief Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bazaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Proulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2016-06-724351⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (9), pp.1736-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.117.309319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03567147v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Single-Domain Antibody Against von Willebrand Factor A1 Domain Resolves Leukocyte Recruitment and Vascular Leakage During Inflammation—Brief Report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Proulle</w:t>
+                <w:t xml:space="preserve">Biological outcome and mapping of total factor cascades in response to HIF induction during regenerative angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Majid Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Lahlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Delomenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.117.309319⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (11), pp.12102-12120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.7728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209478v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological outcome and mapping of total factor cascades in response to HIF induction during regenerative angiogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudine Delomenie</w:t>
+                <w:t xml:space="preserve">Soluble Siglec-5 associates to PSGL-1 and displays anti-inflammatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pegon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Vincent Muczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.7728⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.37953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519971v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble Siglec-5 associates to PSGL-1 and displays anti-inflammatory activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep37953⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (16), pp.e88643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.88643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455400v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinase/cofilin dysregulation promotes macrothrombocytopenia in severe von Willebrand disease-type 2B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+                <w:t xml:space="preserve">A Laboratory Phenotype/Genotype Correlation of 1167 French Patients From 670 Families With von Willebrand Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Veyradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Fressinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ternisien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.88643⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (11), pp.e3038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000003038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209475v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Laboratory Phenotype/Genotype Correlation of 1167 French Patients From 670 Families With von Willebrand Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">von Willebrand factor: at the crossroads of bleeding and thrombosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95 (11), pp.e3038. </w:t>
+              <w:t xml:space="preserve">International Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (4), pp.353-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000003038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12185-012-1041-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872774v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00689902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">von Willebrand factor: at the crossroads of bleeding and thrombosis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effectiveness of therapeutic communities: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Malivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Fatseas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Auriacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12185-012-1041-x⟩</w:t>
+              <w:t xml:space="preserve">European Addiction Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000331007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00689902v1</w:t>
+                <w:t xml:space="preserve">halshs-00646645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of therapeutic communities: a systematic review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arterial thrombosis: relevance of a model with two levels of severity assessed by histologic, ultrastructural and functional characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Hechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Nonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Eckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Magnenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rinckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Addiction Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000331007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2009.03666.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00646645v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial thrombosis: relevance of a model with two levels of severity assessed by histologic, ultrastructural and functional characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clearance of von Willebrand factor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile V. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier D. Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrijs D. Oortwijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (2), pp.271-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04814318v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00260376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clearance of von Willebrand factor.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epilepsy in Dcx knockout mice associated with discrete lamination defects and enhanced excitability in the hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrijs D. Oortwijn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marika Nosten-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kappeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dinocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (6), pp.e2473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-00260376v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00378410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilepsy in Dcx knockout mice associated with discrete lamination defects and enhanced excitability in the hippocampus.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Dinocourt</w:t>
+                <w:t xml:space="preserve">Parallel Loss of Hippocampal LTD and Cognitive Flexibility in a Genetic Model of Hyperdopaminergia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Morice</w:t>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (10), pp.2108-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.npp.1301354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00166900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13258,2459 +13124,2459 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel β1-tubulin mutation associated with secretion-dependent platelet hyperactivity and prothrombotic risk via GPVI and CLEC-2 engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toscane Viellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Repérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes A Eble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EUPLAN International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuerzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05293799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle mutation de la tubuline β1 associée à un profil prothrombotique dépendant de l’axe GPVI et de la sécrétion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">vWF/GPIb mechano-dependent interactions require F-actin disassembly by the oxidoreductase MICAL1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reperant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Séfiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Hématologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GTH, 2025, 69th Annual Meeting of the Society of Thrombosis and Haemostasis Research – Advances Research Technology Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Lausanne ( CH), Switzerland. pp.S97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1801697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151565v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vWF/GPIb mechano-dependent interactions require F-actin disassembly by the oxidoreductase MICAL1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle mutation de la tubuline β1 associée à un profil prothrombotique dépendant de l’axe GPVI et de la sécrétion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toscane Viellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Repérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Séfiane</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GTH, 2025, 69th Annual Meeting of the Society of Thrombosis and Haemostasis Research – Advances Research Technology Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077230v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-actin disassembly by the oxidoreductase MICAL1 promotes mechano-dependent VWF-GPIBa interaction in platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eymieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilia Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thrombose et d'hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation mécanosensible des interactions vWF/GPIb par le désassemblage du cytosquelette d'actine induit par MICAL1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eymieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française d'hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consistent in vivo factor VIII-equivalence is unlikely to exist for non-factor therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Sefiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème congrès de la Société Française d'Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Hématologie, Mar 2024, Paris, France. pp.P327, Abstract 18-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04541054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitusiran displays efficient pro-hemostatic activity in a mouse model of inducible factor X-deficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+                <w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Frenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Federation of Hemophilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Federation of Hemophilia, Apr 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654270v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence dans un modèle murin d’un risque prothrombotique associé à une mutation de la tubuline β1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bordet</w:t>
+                <w:t xml:space="preserve">Fitusiran displays efficient pro-hemostatic activity in a mouse model of inducible factor X-deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Mccluskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Maynadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">World Federation of Hemophilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Federation of Hemophilia, Apr 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701038v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitusiran-treatment modulates the ratio between alpha- and beta-antithrombin isoforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en évidence dans un modèle murin d’un risque prothrombotique associé à une mutation de la tubuline β1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toscane Viellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Repérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Mccluskey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Frenzel</w:t>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thrombose et d'Hémostase, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701035v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'angiopoïétine-2 se lie à de multiples sites interactifs au sein du facteur von Willebrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e congrès annuel de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2024, Paris, France. p 327, abstract 18-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence dans un modèle murin d’un risque prothrombotique associé à une mutation de la tubuline β1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toscane Viellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Hémostase (CFH) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle mutation de la tubuline β1 associée à un profil prothrombotique dépendant de l’axe GPVI et de la sécrétion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toscane Viellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Français des Plaquettes et des Mégacaryocytes (CFPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allele-selective inhibition of mutant von Willebrand factor with small interfering RNAs to ameliorate a von Willebrand disease type 2B phenotype in vivo in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linthorst Noa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongejan Yvonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linthorst Noa</w:t>
+                <w:t xml:space="preserve">Bierings Ruben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlman Je</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jun 2023, Montreal (Canada), Canada. pp.100553. Abstract OC 08.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-domain antibody enhancing protein S activity reduces vaso-occlusion in two murine models of sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Maciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josepha Sedzro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fricot-Monsinjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICAL1, un nouvel acteur moléculaire impliqué dans la stabilisation du thrombus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Société Française d’Hématologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llama-derived single-domain antibodies blocking tissue factor pathway inhibitor and increasing thrombin generation in FVIII- and FX-deficient plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Saller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Saller</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Saenjamsai P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of platelet-inspired haemostatic nanoparticles on bleeding in von Willebrand disease murine models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">MICAL1, un nouvel acteur des forces contractiles dans le thrombus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Solarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Soukaseum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTH 2022 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Thrombosis and Hemostasis, 2022, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Club Français de Plaquettes et des Mégacaryocytes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455066v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICAL1, un nouvel acteur des forces contractiles dans le thrombus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Effects of platelet-inspired haemostatic nanoparticles on bleeding in von Willebrand disease murine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Dito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Français de Plaquettes et des Mégacaryocytes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISTH 2022 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Thrombosis and Hemostasis, 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455372v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplacental Delivery of Maternal FVIII for Induction of FVIII-specific Immune Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Daventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15729,1552 +15595,1552 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 14.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antithrombotic Potential of a Single-domain Antibody Enhancing the Anticoagulant Activity of Protein S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josepha Sedzro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan De Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa P Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2021, Philadelphia (Pennsylvania), United States. pp.Abstract OC 60.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’une nanobody qui potentialize l’activité cofacteur de la protéine C active de la protéine S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedzro Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Sep 2020, Paris, France. pp.Page 39, Abstract 04-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p.(Pro2145Thrfs*5) et p.(Cys2216Phefs*9), deux Nouvelles mutations identifiées dans le domaine D4 du facteur von Willebrand chez des patientes d’origine afro-caribéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daniela Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierre-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès de la Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Sep 2020, Paris, France. p 50, Abstract 05-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ADP sécrétée par la voie de signalisation calcique plaquettaire NAADP/SERCA3 active spécifiquement le récepteur purinergique P2Y12 et pas P2Y1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème rencontre Club français des plaquettes et des mégacayocytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, plateforme zoom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A inducible mouse model of Factor X deficiency to test novel FX therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Verhenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubiere C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 28.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic moléculaire de la maladie de von Willebrand de type 1C avec trouble de la clairance et mutation de la région propeptide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rupture de l'interaction entre la filamine A et le complexe aIIbb3 conduit à l'activation de la voie RhoA entraînant une macrothrombocytopénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Donada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balayn N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sliwa D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubois Md</w:t>
+                <w:t xml:space="preserve">Larissa L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis S</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johalène Rabout</w:t>
+                <w:t xml:space="preserve">Ceglia V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498426v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Willebrand factor induces human vascular smooth muscle cells proliferation through low density lipoprotein-related receptor 4 and alphavbeta3 integrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morel Worou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melusine Didelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rupture de l'interaction entre la filamine A et le complexe aIIbb3 conduit à l'activation de la voie RhoA entraînant une macrothrombocytopénie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Donada</w:t>
+                <w:t xml:space="preserve">Diagnostic moléculaire de la maladie de von Willebrand de type 1C avec trouble de la clairance et mutation de la région propeptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Md</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balayn N</w:t>
+                <w:t xml:space="preserve">Pierre-Louis S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliwa D</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ceglia V</w:t>
+                <w:t xml:space="preserve">Bourdin C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johalène Rabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498415v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Protease Nexin-1, a natural anticoagulant to control bleeding in hemophilia A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">Développement d’un modèle de souris avec un déficit inductible en facteur X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verhenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubière Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mingozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 75.3</w:t>
+              <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.Abstract 12-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498448v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un modèle de souris avec un déficit inductible en facteur X</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Denis</w:t>
+                <w:t xml:space="preserve">Targeting Protease Nexin-1, a natural anticoagulant to control bleeding in hemophilia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Congress of the Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2019, Paris, France. pp.Abstract 12-29</w:t>
+              <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society on Thrombosis and Haemostasis, Jul 2019, Melbourne (AUS), Australia. pp.Abstract OC 75.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498403v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Protéase Nexine-1, un inhibiteur physiologique de la thrombine, cible potentielle dans le traitement de l’hémophilie.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The potential use of nanobodies delivered via AAV vectors in the treatment of hemophilia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Barbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ayme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mohamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Congress of the Société Française d’Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2018, PARIS, France. p 133, Abstract 12-59</w:t>
+              <w:t xml:space="preserve">21st Annual Meeting of the American Society of Gene and Cell Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society of Gene and Cell Therapy, May 2018, CHICAGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457483v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential use of nanobodies delivered via AAV vectors in the treatment of hemophilia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">La Protéase Nexine-1, un inhibiteur physiologique de la thrombine, cible potentielle dans le traitement de l’hémophilie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Meeting of the American Society of Gene and Cell Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society of Gene and Cell Therapy, May 2018, CHICAGO, United States</w:t>
+              <w:t xml:space="preserve">38th Congress of the Société Française d’Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2018, PARIS, France. p 133, Abstract 12-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457494v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting Protease Nexin-1, a natural anticoagulant to control bleeding in hemophilia A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Aymonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17283,226 +17149,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle de Raucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Congress on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie de Willebrande type 2B et thrombopénies : Impact de la désialylation des plaquettes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Proulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Congress of the Société Française d’Hématologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Hématologie, Mar 2018, Paris, France. pp.Page 143, Abstract 12-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17512,1051 +17378,1051 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel β1-tubulin mutation associated with a secretion-dependent platelet hyperactivity and prothrombotic risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toscane Viellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTH 2025 Prague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle mécanosensible de la dynamique de l’actine dans la fonctionnalité de la GPIbα par MICAL1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d'Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of allele-selective silencing of von Willebrand factor in mice on experimental bleeding and thrombosis models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R.J. Dirven</w:t>
+                <w:t xml:space="preserve">Le récepteur PAR4 initie la voie SERCA3/NAADP qui potentialise l'activation des plaquettes en réponse à la thrombine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijke Bryckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. Res. Pract. Thromb. Haemost., 7 (Suppl. 2), pp.Abstract PB 1431, 2023</w:t>
+              <w:t xml:space="preserve">Congrès Francais d'Hémostase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501158v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récepteur PAR4 initie la voie SERCA3/NAADP qui potentialise l'activation des plaquettes en réponse à la thrombine.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marijke Bryckaert</w:t>
+                <w:t xml:space="preserve">Effect of allele-selective silencing of von Willebrand factor in mice on experimental bleeding and thrombosis models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongejan Yvonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linthorst Noa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schrader E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laan Snj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Dirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francais d'Hémostase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint malo, France</w:t>
+              <w:t xml:space="preserve">Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montreal, Canada. Res. Pract. Thromb. Haemost., 7 (Suppl. 2), pp.Abstract PB 1431, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455436v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICAL1 links actin dynamics to shear-dependent adhesive and thrombotic function of platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d’Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICAL1, a new molecular actor involved in thrombus growth and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Repérant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference, Cell Biology of Megakaryocytes and Platelets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lucca (Barga), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGT1 DEFICIENCY CAUSES A PROMINENT PLATELETS DYSFUNCTION THROUGH IMPAIRMENT OF MEMBRANE GLYCOPROTEINS N-GLYCOSYLATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Mallebranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Solarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toscane Viellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial Meeting of the European Society for Immunodeficiencies (ESID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gothenburg, Sweden. Abstract 801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to Fibrinolysis in Critically Ill Patients with COVID-19 Can Be Overcome by N-acetylcysteine in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charlotte Bourrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Faille</w:t>
+                <w:t xml:space="preserve">Gay J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Charlotte Bourrienne</w:t>
+                <w:t xml:space="preserve">Benoit Ho Tin Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Philadelphia (Pennsylvania), United States. Res. Pract. Thromb. Haemost, 5 (Suppl. 1), pp.Abstract LPB0104, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Willebrand Factor Induces Vascular Smooth Muscle Cell Proliferation And Migration Through Low Density Lipoprotein-Related Receptor Protein 4 And αvβ3 Integrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18565,663 +18431,663 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heart Association's Vascular Discovery: From Genes to Medicine 2020 Scientific Sessions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Virtual meeting (Live and on-demand), France. Arteriosclerosis, Thrombosis, and Vascular Biology, 40 (Suppl1), pp.Abstract 304, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplacental delivery of maternal factor VIII for induction of immune tolerance to therapeutic factor VIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Bou Jaoudeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daventure V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB0177, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAADP/SERCA3-dependent Ca2+ stores pathway specifically controls early autocrine ADP secretion potentiating platelet activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziane Elaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile V. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prothrombotic gain-of-functin variants of von Willebrand factor.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Köning G</w:t>
+                <w:t xml:space="preserve">Standardization of a Flow Cytometry Platelet Sialylation Assay, and reference Values forBeta-Galactose Exposure in Healthy Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pascreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadyo Darame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Bourrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB1584, 2020</w:t>
+              <w:t xml:space="preserve">ISTH, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Milan (Italie), Italy. PB0441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501054v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of a Flow Cytometry Platelet Sialylation Assay, and reference Values forBeta-Galactose Exposure in Healthy Subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Prothrombotic gain-of-functin variants of von Willebrand factor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mess C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Obser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Köning G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTH, 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Milan (Italie), Italy. PB0441</w:t>
+              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB1584, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454870v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAADP/SERCA3-Dependent Ca2+ Stores Pathway Specifically Controls Early Autocrine ADP Secretion Potentiating Platelet Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziane Elaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19240,676 +19106,676 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB1745, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphoinositide 3-kinase  (PI3K) triggers PI3K activation at low levels of GPVI stimulation and controls platelet arrest on von Willebrand factor ar arterial shear.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent P-A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Hechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solinhac R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent P-A</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Hechler</w:t>
+                <w:t xml:space="preserve">Cabou C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anquetil T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost, 3 (Suppl. 1), pp.Abstract PB463, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VWF-GPIb interaction mediates thrombo-inflammation in experimental stroke via recruitment of monocytes, neutrophils and T-cells to the brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Lenting</w:t>
+                <w:t xml:space="preserve">Development of single domain antibodies targeting protease nexin-1 as a strategy for hemophilia treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kawecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Aymonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Arocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost., 3 (Suppl. 1), pp.Abstract PB1002, 2019</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost, 3 (Suppl. 1), pp.Abstract PB0316, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499886v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of single domain antibodies targeting protease nexin-1 as a strategy for hemophilia treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Christophe</w:t>
+                <w:t xml:space="preserve">The VWF-GPIb interaction mediates thrombo-inflammation in experimental stroke via recruitment of monocytes, neutrophils and T-cells to the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Denorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandebulcke A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost, 3 (Suppl. 1), pp.Abstract PB0316, 2019</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Melbourne (AUS), Australia. Res. Pract. Thromb. Haemost., 3 (Suppl. 1), pp.Abstract PB1002, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499858v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of platelet desialylation and thrombocytopenia in type 2B von Willebrand disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Soukaseum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nipoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRC, Cell biology of megakaryocytes and platelets, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Galveston - Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the platelet count by Romiplostim and inhibitors of LIM kinase in genetically-engineered von Willebrand disease type 2B mice: in vivo evaluation of haemostatic efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cheptou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lenting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTH, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19919,51 +19785,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombin-mediated cleavage of membrane endoglin: Implications in endothelial dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divina El Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19985,412 +19851,412 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Stepanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lebrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Congress of the European Association for Haemophilia and Allied Disorders 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haemophilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30 (S1), pp.34-188, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/hae.14919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Characterization of FLT210, a Potent Next Generation AAV-hFVIII Vector Candidate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Comper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azadeh Kia</w:t>
+                <w:t xml:space="preserve">Samantha Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segen Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61 ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134 (Supplement_1), pp.4638-4638, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2019-128490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombin-mediated activation of factor VIII is insufficient to produce all necessary cofactor activity in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kawecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Muczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Society of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.1-891, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rth2.12229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId580"/>
+      <w:footerReference w:type="default" r:id="rId578"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20537,51 +20403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Zolala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Heim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Lenting" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Mangin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-026-07734-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Abdoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jehl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2026.103370" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206235v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Soukaseum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilia Nabli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62487-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286982" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Linthorst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jongejan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dirven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Laan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bierings" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014601" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Regnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melusine Didelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ollivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lakomy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2665-2510" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina El Hamaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marchelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gandrille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stepanian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07751-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05150181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lagrange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Ahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/stv.2024.1293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad198" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023277" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665358v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Daniel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ternisien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline D&#8217;oiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.06.020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05316627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Son Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Devaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2373-2829" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schrader Echeverri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan N.J. Laan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.03.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Seidizadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Eikenboom" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Flood" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula James" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41572-024-00536-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Tu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaouen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2024.102426" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izae142" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449373v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lenting" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.09.017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102204" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117814v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou Jaoudeh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes Ruiz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106364v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mallebranche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Capdevila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.06.038" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2023.1827" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Feng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hechler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gachet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Le Tanno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322752" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pascreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1744378" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Worou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Didelot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvab042" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449115v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wahl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15597" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471560v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Lamrani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Raslova" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12672" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15864" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Favier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207221076812" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03783811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15810" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313257v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahita Razanakolona" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Zouiti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couteau-Chardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1530-3980" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318488v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Naserian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1lc00356a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.280222" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008501" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683162v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daniela Dubois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1718703" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadyo Darame" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tournoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12369" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Aymonnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Venisse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arocas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14940" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306098v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948394v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Ela&#239;b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316090" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02552320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Denorme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Martinod" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vandenbulcke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Denis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.241042" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496009v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Huck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Ruoqi Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tischer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Klemm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1344-4405" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456957v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Schell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desconclois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.242370" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453727v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zuber" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Becker" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1677033" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456634v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14615" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095533v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944277v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lakomy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.07.130" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTGHK8M2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347340v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheptou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nipoti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.206250" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456916v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren von B&#252;low" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katra Kol&#353;ek" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-04-843615" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995532v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gourdou-Latyszenok" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Lay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peghaire" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kilani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195321" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456911v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneppenheim" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hellermann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brehm" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Obser" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-04-843425" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441275v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Donada" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lordier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceglia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-07-861427" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03116956v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulaftali" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019000281" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456875v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jadoui" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Lax" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gros" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surasak Wichaiyo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182162" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456872v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bergmeier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Antoniak" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Conway" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey George" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12095" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457846v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laurent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Ragab" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Cabou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.118.311410" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449239v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Berrou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Elaib" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-04-845644" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449623v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-824904" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455614v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.198028" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567147v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-06-724351" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209478v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309319" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03519971v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Majid Khatib" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagedorn" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delomenie" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7728" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455400v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pegon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37953" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872774v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Veyradier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fressinaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Caron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003038" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689902v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12185-012-1041-x" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646645v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malivert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000331007" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814318v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Hechler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nonne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Magnenat" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rinckel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03666.x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00260376v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrijs D. Oortwijn" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378410v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Nosten-Bertrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinocourt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Germain" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002473" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166900v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301354" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05293799v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toscane Viellard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rep&#233;rant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A Eble" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151565v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bordet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077230v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S&#233;fiane" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1801697" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305768v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151554v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541054v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654270v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701038v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654288v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151543v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151561v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501151v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linthorst Noa" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongejan Yvonne" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bierings Ruben" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlman Je" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501174v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maciel" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roussel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fricot-Monsinjon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455383v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455066v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Dito" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455372v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501088v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501074v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedzro Jc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Carvalho" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501081v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455261v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bobe" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Rosa" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499851v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiere C" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498426v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Md" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis S" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin C" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498513v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498415v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balayn N" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliwa D" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa L" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceglia V" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498448v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Raucourt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498403v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re C&#233;cile" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mingozzi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457483v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457494v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457505v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457466v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351155v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701025v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baruch" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501158v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schrader E" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laan Snj" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dirven" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455436v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Bryckaert" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455404v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151535v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455514v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501103v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gay J" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ho Tin No&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loyau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499901v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501045v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daventure V" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455286v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501054v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huck" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mess C" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;ning G" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454870v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501065v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499868v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P-A" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solinhac R" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabou C" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anquetil T" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499886v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandebulcke A" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499858v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455289v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455308v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460082v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebrin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14919" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461945v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536643v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Zolala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Heim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Lenting" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Mangin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-026-07734-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487282v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Abdoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Luc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jehl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2026.103370" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Mccluskey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heestermans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Peyron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pascal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286076" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206235v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Solarz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Soukaseum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eymieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilia Nabli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62487-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045740v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierre-Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.70003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sefiane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Maynadi&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2024.286982" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Casari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roullet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Licari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025029401" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Linthorst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jongejan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dirven" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Laan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Bierings" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024014601" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Regnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melusine Didelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ollivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lakomy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2665-2510" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina El Hamaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marchelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gandrille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reboul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Stepanian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07751-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05150181v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lagrange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Ahmed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;sia Arnone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Regnault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/stv.2024.1293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Lenting" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christophe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023277" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449388v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Escurola Ettingshausen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Muczynski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284142" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05316627v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Son Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Devaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2373-2829" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Schellenberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjad198" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665358v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Daniel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ternisien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Castet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline D&#8217;oiron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.06.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schrader Echeverri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan N.J. Laan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.03.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Desvages" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Tu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaouen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2024.102426" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Seidizadeh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Eikenboom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Flood" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula James" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41572-024-00536-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;nad&#233; Atsou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lenting" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.09.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ibd/izae142" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verhenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2023023404" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Texier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2023.102204" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04117814v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Mimoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou Jaoudeh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delignat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Daventure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Reyes Ruiz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Bou-Jaoudeh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Capdevila" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.06.038" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04258451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik-Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gangnard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Le Goff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Lenoir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022017569" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/hma.2023.1827" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mallebranche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.05.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rosa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Le Tanno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.123.322752" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Feng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hechler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gachet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455812v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kawecki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Marmier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboud Sakkal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Collaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41434-020-00218-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04066466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rayes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dante Disharoon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2022018956" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Pascreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bianchini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1744378" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Worou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Raoul" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Didelot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvab042" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier&#8208;nicolas Pierre-Louis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johal&#232;ne Rabout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12737" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471560v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Lamrani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Raslova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12672" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449115v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wahl" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15597" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04455219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Sedzro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Carvalho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15736" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15864" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Favier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Legendre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207221076812" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03783811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15810" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318488v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lachaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilgueng Hwang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Arouche" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Naserian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounaim Harouri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1lc00356a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03313257v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa P Bianchini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahita Razanakolona" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Zouiti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Couteau-Chardon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1530-3980" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324328v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449734v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2021.280222" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267627v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008501" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daniela Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1718703" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320380v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#233;la Dubois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ferri&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12420" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02983110v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Campioni" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loubiere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lunghi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Pinotti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15131" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02916896v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D. Christophe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019004334" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964593v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadyo Darame" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Tournoux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12369" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02934843v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Aymonnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Venisse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arocas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14940" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948394v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Ela&#239;b" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316090" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116405v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kizlik&#8208;masson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306098v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02552320v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Denorme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Martinod" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vandenbulcke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Denis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.241042" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496009v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Huck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Ruoqi Xu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tischer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Klemm" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1344-4405" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456957v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Schell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Desconclois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Goujard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.242370" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121861v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453727v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zuber" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Becker" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1677033" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01944277v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batric Popovic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Zannad" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Louis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clerc-Urm&#232;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2018.07.130" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTGHK8M2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347340v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheptou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nipoti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.206250" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328193v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Russick" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Milanov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Boros" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.210583" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456916v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren von B&#252;low" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katra Kol&#353;ek" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-04-843615" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995532v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gourdou-Latyszenok" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Lay" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peghaire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Kilani" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.195321" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456634v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Ottavi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14615" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570572v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Ch&#233;rel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697662" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347222v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Cossutta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Darche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carpentier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houppe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ponzo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.119.313021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477310v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441275v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Donada" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balayn" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Sliwa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lordier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ceglia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-07-861427" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456911v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schneppenheim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Hellermann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brehm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Obser" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-04-843425" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03116956v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Boulaftali" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D Christophe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2019000281" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456875v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Jadoui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Lax" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Gros" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surasak Wichaiyo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.182162" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456872v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bergmeier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Antoniak" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Conway" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey George" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12095" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457846v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Laurent" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Ragab" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Cabou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.118.311410" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456818v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett Wohner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamadi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Proulle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.175216" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449239v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Berrou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Favier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Elaib" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-04-845644" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209466v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ayme" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-829523" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209471v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449623v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-01-824904" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455614v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reperant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.198028" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456589v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aym&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376230v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Paul" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavenu-Bombled" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Harroche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2017014290" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03567147v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vasse" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-06-724351" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209478v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bazaa" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.309319" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03519971v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Majid Khatib" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Lahlil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hagedorn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Delomenie" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7728" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455400v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pepin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Mezouar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pegon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37953" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209475v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.88643" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872774v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Veyradier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Fressinaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Caron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003038" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00689902v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12185-012-1041-x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646645v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Malivert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Fatseas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Langlois" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Auriacombe" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000331007" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814318v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Hechler" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nonne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Magnenat" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rinckel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03666.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00260376v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrijs D. Oortwijn" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00378410v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Nosten-Bertrand" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kappeler" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinocourt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Germain" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002473" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166900v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morice" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Betancur" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1301354" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05293799v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toscane Viellard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rep&#233;rant" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A Eble" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077230v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud S&#233;fiane" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1801697" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151565v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bordet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305768v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151554v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701045v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Mccluskey" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04541054v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701035v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frenzel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654270v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701038v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654288v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151543v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151561v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501151v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linthorst Noa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongejan Yvonne" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bierings Ruben" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlman Je" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501174v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Maciel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roussel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fricot-Monsinjon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455383v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501177v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ruty" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saenjamsai P" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455372v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455066v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Dito" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501088v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501112v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan De Carvalho" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501074v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedzro Jc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Carvalho" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501081v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455261v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bobe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Rosa" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499851v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubiere C" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498415v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balayn N" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliwa D" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa L" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceglia V" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498513v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul A" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498426v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois Md" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis S" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin C" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498403v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubi&#232;re C&#233;cile" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mingozzi" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498448v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle de Raucourt" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457494v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457483v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457505v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457466v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351155v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701025v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baruch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455436v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Bryckaert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501158v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schrader E" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laan Snj" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dirven" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455404v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151535v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455514v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501103v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gay J" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ho Tin No&#233;" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loyau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499901v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501045v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daventure V" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455286v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454870v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501054v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huck" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mess C" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#246;ning G" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501065v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499868v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P-A" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solinhac R" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabou C" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anquetil T" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499858v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499886v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandebulcke A" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455289v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455308v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460082v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lebrin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hae.14919" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461585v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kia" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Comper" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Correia" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segen Negash" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-128490" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461945v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12229" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>