--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Vanpé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-vanpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8136-1657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119035405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204937590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358436301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29574231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher in wildlife ecology & conservation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests encompass the ecology, evolution, genetics, behaviour and conservation of wild populations of large mammals and birds. I aim at providing management authorities with scientifically based knowledge to meet the challenges facing vertebrate populations, in the context of global changes and biodiversity crisis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have worked on a range of Mammal taxa, including ungulates (roe deer, brocket deer, peccaries), carnivores (pumas, jaguars, bears, margays), marsupials (wombats), monotremes (echidnas), pinnipeds (fur seals, elephant seals), perissodactyls (tapirs) and primates (lemurs) in a wide diversity of ecosystems (sub-polar, temperate, tropical, arid, mountains, agro-ecosystems, oceans), as well as on seabirds (especially penguins, petrels, albatrosses and seaducks).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Being born and growing up in the Alps surrounded by mountains, I have always been fascinated by the natural world, and especially animals. That childish fascination has not left me but deepened over the years. Throughout my education, Biology has been the subject which I have been most engaged and enthralled by, it fills me with wonder and awe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I had the chance for my 1st year of MSc to study Habitat and Wildlife Management at Rimouski University in Quebec (Canada) and then to spend 16 months in Kerguelen (French subantarctic islands) as an ornithologist, carrying out field work on albatrosses, penguins, seals, petrels, ... These amazing experiences further developed my passion for animal ecology, behaviour, conservation and evolution. During my 2nd year of MSc (2003), I studied community ecology and niche partitioning among seabirds and sea mammals using stomach content analyses and stable isotopes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My PhD (2007), permformed at CEFS-INRA and Grimsö Wildlife Research Station (Sweden) under the co-direction of Mark Hewison and Henrik Andrén, focused on mating system and sexual selection in the European roe deer. I used molecular tools in combination with field ecology to assign paternities and investigate the main determinant of male reproductive success in this cervid species.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I then performed several postdocs in various parts of the world (New Zealand, French Guiana, Australia, Portugal, France), studying behavioural ecology, population genetics and/or population dynamics of a range of mammals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From December 2012 to February 2017, I was the principal investigator of an ANR research project at LBBE-CNRS in Jean-Michel Gaillard's lab, investigating roe deer behavioural plasticity and adaptation to landscape changes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I started to work on brown bear in 2017, as the assistant group leader of the Pyrenean brown bear project at the Predators and Depredator Animals Unit of the French Hunting and Wildlife Agency (ONCFS). I conducted research projects on the ecology, genetics, dynamics, behaviours and conservation of the Pyrenean brown bear population.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020, I have been working as a permanent researcher and project leader on terrestrial large carnviores at the French Biodiversity Agency (OFB).My research projects on large carnivores currently encompass:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">non-invasive population monitoring (camera trapping, genetic CMR…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">conservation genetics (genetic diversity, consanguinity, inbreeding depression, effective population size…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">role in ecosystem functioning and resilience (seed and spore dispersal, nutrient fluxes…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">trophic and non trophic interactions with other species (predation, competition, facilitation…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">landscape connectivity assessment,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">spatial ecology (dispersal, habitat use and selection, movements…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">impacts of human activities (human disturbance, habitat fragmentation…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">coexistence with humans (depredations on livestock, human perception…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">translocation and reintroduction programs.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle dans les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'histoire naturelle (MNHN); Office Français de la Biodiversité (OFB). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mammifères sauvages de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3 : Carnivores et Primates, , pp.292-296, 2024, 978-2-38327-003-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche espèce : Ours brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNPF-IDF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune forestière française. Guide écologique illustré.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1 – Mammifères, oiseaux, reptiles et amphibiens, , pp.105, 2023, 9782385580629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111548. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding Depression Across Multiple Life‐History Traits in a Long‐Lived Mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (21), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the effects of heterogeneity in space use on estimates of connectivity and population size: Insights from spatial capture-recapture modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e122. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetles, but not rodents, contribute to brown bear feces removal, disaggregation, and secondary seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.e70382. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping sex-and age-structure reveals lonely males at the front in an expanding brown bear population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanz-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Sazatornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Palazón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 306, pp.111122. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Endozoochory From Ingestion to Germination Through Biological Filters: Brown Bear Feces as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating opportunistic and structured non-invasive surveys with spatial capture-recapture models to map connectivity of the Pyrenean brown bear population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.109875. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillelme Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal environmental conditions modulate senescence of antler length in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Cambreling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Débias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1139235. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1139235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating abundance of a recovering transboundary brown bear population with capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Queney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e71. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of incorporating a scat-detection dog into wildlife monitoring: a case study of Pyrenean brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.20096.1-11. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic consequences of social structure in the golden-crowned sifaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounès Chikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), pp.328-339. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0345-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old females rarely mate with old males in roe deer, &amp;lt;i&amp;gt;Capreolus capreolus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First translocation of females in the French Western Pyrenees: a new step in the long process of brown bear restoration in the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Y Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jonozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marinsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guinot-Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bear News : quarterly newsletter of the International Association for Bear Research and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of early‐life allocation to antlers on male performance during adulthood: Evidence from contrasted populations of a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Débias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Linking organismal functions, life history strategies and population performance, 87 (4), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-population differences in the genetic and maternal components of body mass in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-018-1154-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick or twist: roe deer adjust their flight behaviour to the perceived trade-off between risk and reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune gene variability influences roe deer natal dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (12), pp.1790-1801. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced microsatellite heterozygosity does not affect natal dispersal in three contrasting roe deer populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (3), pp.631-643. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3139-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a proactive mum a good mum ? A mother's coping style influences early fawn survival in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.1395-1403. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arv087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Packard: make sure we do not throw out the biological baby with the statistical bath water when performing allometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pélabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.20150144. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2015.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1790), pp.20140873. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The allometry between secondary sexual traits and body size is nonlinear among cervids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.20130869. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body Size-Dependent Diet Composition of North American Sea Ducks in Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magella Guillemette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e65667. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive molecular sexing: An evaluation and validation of the SRY- and amelogenin-based method in three new lemur species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kun-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150 (3), pp.492--503. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial ecology of a ubiquitous Australian anteater, the short-beaked echidna (Tachyglossus aculeatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sprent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na. Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/09-mamm-a-398.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the intensity of sexual selection on male body mass and antler length in roe deer Capreolus capreolus: is bigger better in a weakly dimorphic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olof Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (9), pp.1484-1492. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2010.18312.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple paternity occurs with low frequency in the territorial roe deer, Capreolus capreolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of microsatellite markers for the short-beaked echidna using three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buschiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Morrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart C. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.219--224. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/ZO09033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to mates in a territorial ungulate is determined by the size of a male's territory, but not by is habitat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (1), pp.42.51. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01467.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-specific variation in male breeding success of a territorial ungulate species, the european roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olof Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (3), pp.661-665. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/08-MAMM-A-137R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranging behaviour and excursions of female roe deer during the rut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2008.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pettorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (1646), pp.2025-2030. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2008.0393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.M. Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pettorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275, pp.2025-2030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranging behaviour and excursions of female roe deer during the rut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79(1), pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating system, sexual dimorphism, and the opportunity for sexual selection in a territorial ungulate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.309-316. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arm132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes document seasonal changes in trophic niches and winter foraging individual specialization in diving predators from the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith A Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (4), pp.826-836. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01238.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antler Size Provides an Honest Signal of Male Phenotypic Quality in Roe Deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mysterud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169, pp.481-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antler Size Provides an Honest Signal of Male Phenotypic Quality in Roe Deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atle Mysterud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (4), pp.481-493. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/512046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun Ours 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Desbarax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Desbarax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large carnivore distribution maps and population updates 2017 – 2022/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kaczensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hatlauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Acosta-Pankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUCN/SSC Large Carnivore Initiative for Europe (LCIE); Istituto di Ecologia Applicata (IEA). 2024, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI DE L’OURS BRUN DANS LES PYRENEES FRANCAISES Rapport annuel Année 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office National de la Chasse et de la Faune Sauvage. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI DE L’OURS BRUN DANS LES PYRENEES FRANCAISES Rapport annuel Année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office National de la Chasse et de la Faune Sauvage. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male mating systems and sexual selection in ungulates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Swedish University of Agricultural Sciences. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating systems and sexual selection in ungulates New insights from a territorial species with low sexual size dimorphism: the European roe deer (Capreolus capreolus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Paul Sabatier - Toulouse III; Swedish University of Agricultural Sciences, Uppsala, 2007. English. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00259495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring re-introduced Pyrenean bear diet and their importance for plant and fungi potential (co)-dispersal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Iribar-Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary consequences of plant–fungal invasions, 45th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campinas (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How inbreeding depression across various life stages affects the dynamics and the viability of the Pyrenean brown bear (Ursus arctos) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenges of studying endozoochorous seed dispersal effectiveness: lessons from the brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive skew in a territorial ungulate with a low sexual size dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the International Society for Behavioral Ecology (ISBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is bigger better? Territory size, antler size and body weight as determinant of access to mates in deer bucks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Roe deer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Jerez de la Frontera, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wildlife Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lillehammer, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Vanpé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-vanpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8136-1657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119035405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204937590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358436301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29574231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher in wildlife ecology & conservation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests encompass the ecology, evolution, genetics, behaviour and conservation of wild populations of large mammals and birds. I aim at providing management authorities with scientifically based knowledge to meet the challenges facing vertebrate populations, in the context of global changes and biodiversity crisis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have worked on a range of Mammal taxa, including ungulates (roe deer, brocket deer, peccaries), carnivores (pumas, jaguars, bears, margays), marsupials (wombats), monotremes (echidnas), pinnipeds (fur seals, elephant seals), perissodactyls (tapirs) and primates (lemurs) in a wide diversity of ecosystems (sub-polar, temperate, tropical, arid, mountains, agro-ecosystems, oceans), as well as on seabirds (especially penguins, petrels, albatrosses and seaducks).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Being born and growing up in the Alps surrounded by mountains, I have always been fascinated by the natural world, and especially animals. That childish fascination has not left me but deepened over the years. Throughout my education, Biology has been the subject which I have been most engaged and enthralled by, it fills me with wonder and awe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I had the chance for my 1st year of MSc to study Habitat and Wildlife Management at Rimouski University in Quebec (Canada) and then to spend 16 months in Kerguelen (French subantarctic islands) as an ornithologist, carrying out field work on albatrosses, penguins, seals, petrels, ... These amazing experiences further developed my passion for animal ecology, behaviour, conservation and evolution. During my 2nd year of MSc (2003), I studied community ecology and niche partitioning among seabirds and sea mammals using stomach content analyses and stable isotopes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My PhD (2007), permformed at CEFS-INRA and Grimsö Wildlife Research Station (Sweden) under the co-direction of Mark Hewison and Henrik Andrén, focused on mating system and sexual selection in the European roe deer. I used molecular tools in combination with field ecology to assign paternities and investigate the main determinant of male reproductive success in this cervid species.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I then performed several postdocs in various parts of the world (New Zealand, French Guiana, Australia, Portugal, France), studying behavioural ecology, population genetics and/or population dynamics of a range of mammals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From December 2012 to February 2017, I was the principal investigator of an ANR research project at LBBE-CNRS in Jean-Michel Gaillard's lab, investigating roe deer behavioural plasticity and adaptation to landscape changes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I started to work on brown bear in 2017, as the assistant group leader of the Pyrenean brown bear project at the Predators and Depredator Animals Unit of the French Hunting and Wildlife Agency (ONCFS). I conducted research projects on the ecology, genetics, dynamics, behaviours and conservation of the Pyrenean brown bear population.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020, I have been working as a permanent researcher and project leader on terrestrial large carnviores at the French Biodiversity Agency (OFB).My research projects on large carnivores currently encompass:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">non-invasive population monitoring (camera trapping, genetic CMR…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">conservation genetics (genetic diversity, consanguinity, inbreeding depression, effective population size…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">role in ecosystem functioning and resilience (seed and spore dispersal, nutrient fluxes…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">trophic and non trophic interactions with other species (predation, competition, facilitation…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">landscape connectivity assessment,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">spatial ecology (dispersal, habitat use and selection, movements…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">impacts of human activities (human disturbance, habitat fragmentation…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">coexistence with humans (depredations on livestock, human perception…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">translocation and reintroduction programs.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle dans les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'histoire naturelle (MNHN); Office Français de la Biodiversité (OFB). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mammifères sauvages de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3 : Carnivores et Primates, , pp.292-296, 2024, 978-2-38327-003-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche espèce : Ours brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNPF-IDF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune forestière française. Guide écologique illustré.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1 – Mammifères, oiseaux, reptiles et amphibiens, , pp.105, 2023, 9782385580629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité fonctionnelle des paysages pyrénéens pour l’Ours brun Ursus arctos Linnaeus, 1758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (4), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2026a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111548. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetles, but not rodents, contribute to brown bear feces removal, disaggregation, and secondary seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.e70382. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the effects of heterogeneity in space use on estimates of connectivity and population size: Insights from spatial capture-recapture modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e122. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding Depression Across Multiple Life‐History Traits in a Long‐Lived Mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (21), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping sex-and age-structure reveals lonely males at the front in an expanding brown bear population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanz-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Sazatornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Palazón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 306, pp.111122. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Endozoochory From Ingestion to Germination Through Biological Filters: Brown Bear Feces as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating opportunistic and structured non-invasive surveys with spatial capture-recapture models to map connectivity of the Pyrenean brown bear population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.109875. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillelme Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal environmental conditions modulate senescence of antler length in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Cambreling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Débias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1139235. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1139235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating abundance of a recovering transboundary brown bear population with capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Queney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e71. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of incorporating a scat-detection dog into wildlife monitoring: a case study of Pyrenean brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.20096.1-11. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic consequences of social structure in the golden-crowned sifaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounès Chikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), pp.328-339. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0345-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old females rarely mate with old males in roe deer, &amp;lt;i&amp;gt;Capreolus capreolus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First translocation of females in the French Western Pyrenees: a new step in the long process of brown bear restoration in the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Y Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jonozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marinsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guinot-Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bear News : quarterly newsletter of the International Association for Bear Research and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-population differences in the genetic and maternal components of body mass in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-018-1154-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of early‐life allocation to antlers on male performance during adulthood: Evidence from contrasted populations of a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Débias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Linking organismal functions, life history strategies and population performance, 87 (4), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick or twist: roe deer adjust their flight behaviour to the perceived trade-off between risk and reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune gene variability influences roe deer natal dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (12), pp.1790-1801. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced microsatellite heterozygosity does not affect natal dispersal in three contrasting roe deer populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (3), pp.631-643. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3139-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a proactive mum a good mum ? A mother's coping style influences early fawn survival in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.1395-1403. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arv087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Packard: make sure we do not throw out the biological baby with the statistical bath water when performing allometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pélabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.20150144. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2015.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1790), pp.20140873. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The allometry between secondary sexual traits and body size is nonlinear among cervids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.20130869. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body Size-Dependent Diet Composition of North American Sea Ducks in Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magella Guillemette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e65667. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive molecular sexing: An evaluation and validation of the SRY- and amelogenin-based method in three new lemur species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kun-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150 (3), pp.492--503. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial ecology of a ubiquitous Australian anteater, the short-beaked echidna (Tachyglossus aculeatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sprent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na. Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/09-mamm-a-398.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the intensity of sexual selection on male body mass and antler length in roe deer Capreolus capreolus: is bigger better in a weakly dimorphic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olof Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (9), pp.1484-1492. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2010.18312.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to mates in a territorial ungulate is determined by the size of a male's territory, but not by is habitat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (1), pp.42.51. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01467.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of microsatellite markers for the short-beaked echidna using three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buschiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Morrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart C. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.219--224. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/ZO09033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple paternity occurs with low frequency in the territorial roe deer, Capreolus capreolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-specific variation in male breeding success of a territorial ungulate species, the european roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olof Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (3), pp.661-665. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/08-MAMM-A-137R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranging behaviour and excursions of female roe deer during the rut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2008.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pettorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (1646), pp.2025-2030. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2008.0393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.M. Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pettorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275, pp.2025-2030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating system, sexual dimorphism, and the opportunity for sexual selection in a territorial ungulate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.309-316. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arm132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes document seasonal changes in trophic niches and winter foraging individual specialization in diving predators from the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith A Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (4), pp.826-836. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01238.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antler Size Provides an Honest Signal of Male Phenotypic Quality in Roe Deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mysterud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169, pp.481-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antler Size Provides an Honest Signal of Male Phenotypic Quality in Roe Deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atle Mysterud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (4), pp.481-493. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/512046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Desbarax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Desbarax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large carnivore distribution maps and population updates 2017 – 2022/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kaczensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hatlauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Acosta-Pankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUCN/SSC Large Carnivore Initiative for Europe (LCIE); Istituto di Ecologia Applicata (IEA). 2024, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI DE L’OURS BRUN DANS LES PYRENEES FRANCAISES Rapport annuel Année 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office National de la Chasse et de la Faune Sauvage. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI DE L’OURS BRUN DANS LES PYRENEES FRANCAISES Rapport annuel Année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office National de la Chasse et de la Faune Sauvage. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male mating systems and sexual selection in ungulates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Swedish University of Agricultural Sciences. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating systems and sexual selection in ungulates New insights from a territorial species with low sexual size dimorphism: the European roe deer (Capreolus capreolus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Paul Sabatier - Toulouse III; Swedish University of Agricultural Sciences, Uppsala, 2007. English. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00259495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring re-introduced Pyrenean bear diet and their importance for plant and fungi potential (co)-dispersal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Iribar-Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary consequences of plant–fungal invasions, 45th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campinas (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How inbreeding depression across various life stages affects the dynamics and the viability of the Pyrenean brown bear (Ursus arctos) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenges of studying endozoochorous seed dispersal effectiveness: lessons from the brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive skew in a territorial ungulate with a low sexual size dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the International Society for Behavioral Ecology (ISBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is bigger better? Territory size, antler size and body weight as determinant of access to mates in deer bucks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Roe deer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Jerez de la Frontera, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wildlife Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lillehammer, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4F583F2"/>
+    <w:nsid w:val="F0C1CFE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BF7EE98"/>
+    <w:nsid w:val="6D15512F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-vanpe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8136-1657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119035405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204937590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358436301" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/29574231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Camarra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111548" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480392v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Auclair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Yves Quenette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05362759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Kervellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.646" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-P&#233;rez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sazatornil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Palaz&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111122" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398325v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Clavier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72589" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109875" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154244v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cambreling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1139235" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Pi&#233;dallu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Queney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.199" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20096" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Parreira" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0345-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y Quenette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonozovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marinsic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Camarra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinot-Ghestem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1154-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW84CB9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Mark Hewison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02904" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MQLB5RP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631381v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Monestier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv087" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0869" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouellet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magella Guillemette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065667" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Pais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kun-Rodrigues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22222" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sprent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morrow" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na. Andersen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/09-mamm-a-398.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Liberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delorme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18312.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V40B2G4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01196.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303869v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buschiazzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Morrow" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart C. Nicol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/ZO09033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01467.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428366v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/08-MAMM-A-137R.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.04.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PXTK3V1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Gaillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0393" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Angibault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanp&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241152v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arm132" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241126v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Hobson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01238.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysterud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnien" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Mysterud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Magnien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512046" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luigi Lema&#238;tre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Desbarax" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steinmetz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05022979v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kaczensky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ranc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hatlauf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Payne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Acosta-Pankov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303198v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833346v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259495v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Iribar-Pelozuelo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480428v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821973v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828074v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480504v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-vanpe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8136-1657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119035405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204937590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358436301" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/29574231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Camarra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05567024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumortier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luigi Lema&#238;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2026a4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111548" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70382" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05362759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Kervellec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.646" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Auclair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Yves Quenette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-P&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sazatornil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Palaz&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109875" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cambreling" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1139235" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Pi&#233;dallu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Queney" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.199" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Parreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carvalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0345-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y Quenette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonozovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marinsic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Camarra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinot-Ghestem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1154-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW84CB9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Mark Hewison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02904" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MQLB5RP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Monestier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv087" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0144" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0869" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouellet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magella Guillemette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065667" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Pais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kun-Rodrigues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22222" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sprent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morrow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na. Andersen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/09-mamm-a-398.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698296v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Liberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delorme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18312.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V40B2G4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01467.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buschiazzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Morrow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart C. Nicol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/ZO09033" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01196.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428366v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/08-MAMM-A-137R.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.04.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PXTK3V1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Gaillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0393" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arm132" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241126v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Hobson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01238.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanp&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysterud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnien" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Mysterud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Magnien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512046" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Desbarax" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steinmetz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05022979v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kaczensky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ranc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hatlauf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Payne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Acosta-Pankov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303044v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303140v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303177v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303198v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833346v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Iribar-Pelozuelo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480491v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821973v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>