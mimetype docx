--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Vanpé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-vanpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8136-1657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119035405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204937590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358436301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29574231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher in wildlife ecology & conservation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests encompass the ecology, evolution, genetics, behaviour and conservation of wild populations of large mammals and birds. I aim at providing management authorities with scientifically based knowledge to meet the challenges facing vertebrate populations, in the context of global changes and biodiversity crisis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have worked on a range of Mammal taxa, including ungulates (roe deer, brocket deer, peccaries), carnivores (pumas, jaguars, bears, margays), marsupials (wombats), monotremes (echidnas), pinnipeds (fur seals, elephant seals), perissodactyls (tapirs) and primates (lemurs) in a wide diversity of ecosystems (sub-polar, temperate, tropical, arid, mountains, agro-ecosystems, oceans), as well as on seabirds (especially penguins, petrels, albatrosses and seaducks).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Being born and growing up in the Alps surrounded by mountains, I have always been fascinated by the natural world, and especially animals. That childish fascination has not left me but deepened over the years. Throughout my education, Biology has been the subject which I have been most engaged and enthralled by, it fills me with wonder and awe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I had the chance for my 1st year of MSc to study Habitat and Wildlife Management at Rimouski University in Quebec (Canada) and then to spend 16 months in Kerguelen (French subantarctic islands) as an ornithologist, carrying out field work on albatrosses, penguins, seals, petrels, ... These amazing experiences further developed my passion for animal ecology, behaviour, conservation and evolution. During my 2nd year of MSc (2003), I studied community ecology and niche partitioning among seabirds and sea mammals using stomach content analyses and stable isotopes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My PhD (2007), permformed at CEFS-INRA and Grimsö Wildlife Research Station (Sweden) under the co-direction of Mark Hewison and Henrik Andrén, focused on mating system and sexual selection in the European roe deer. I used molecular tools in combination with field ecology to assign paternities and investigate the main determinant of male reproductive success in this cervid species.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I then performed several postdocs in various parts of the world (New Zealand, French Guiana, Australia, Portugal, France), studying behavioural ecology, population genetics and/or population dynamics of a range of mammals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From December 2012 to February 2017, I was the principal investigator of an ANR research project at LBBE-CNRS in Jean-Michel Gaillard's lab, investigating roe deer behavioural plasticity and adaptation to landscape changes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I started to work on brown bear in 2017, as the assistant group leader of the Pyrenean brown bear project at the Predators and Depredator Animals Unit of the French Hunting and Wildlife Agency (ONCFS). I conducted research projects on the ecology, genetics, dynamics, behaviours and conservation of the Pyrenean brown bear population.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020, I have been working as a permanent researcher and project leader on terrestrial large carnviores at the French Biodiversity Agency (OFB).My research projects on large carnivores currently encompass:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">non-invasive population monitoring (camera trapping, genetic CMR…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">conservation genetics (genetic diversity, consanguinity, inbreeding depression, effective population size…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">role in ecosystem functioning and resilience (seed and spore dispersal, nutrient fluxes…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">trophic and non trophic interactions with other species (predation, competition, facilitation…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">landscape connectivity assessment,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">spatial ecology (dispersal, habitat use and selection, movements…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">impacts of human activities (human disturbance, habitat fragmentation…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">coexistence with humans (depredations on livestock, human perception…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">translocation and reintroduction programs.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle dans les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'histoire naturelle (MNHN); Office Français de la Biodiversité (OFB). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mammifères sauvages de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3 : Carnivores et Primates, , pp.292-296, 2024, 978-2-38327-003-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche espèce : Ours brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNPF-IDF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune forestière française. Guide écologique illustré.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1 – Mammifères, oiseaux, reptiles et amphibiens, , pp.105, 2023, 9782385580629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité fonctionnelle des paysages pyrénéens pour l’Ours brun Ursus arctos Linnaeus, 1758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (4), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2026a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111548. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetles, but not rodents, contribute to brown bear feces removal, disaggregation, and secondary seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.e70382. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the effects of heterogeneity in space use on estimates of connectivity and population size: Insights from spatial capture-recapture modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e122. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding Depression Across Multiple Life‐History Traits in a Long‐Lived Mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (21), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping sex-and age-structure reveals lonely males at the front in an expanding brown bear population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanz-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Sazatornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Palazón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 306, pp.111122. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Endozoochory From Ingestion to Germination Through Biological Filters: Brown Bear Feces as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating opportunistic and structured non-invasive surveys with spatial capture-recapture models to map connectivity of the Pyrenean brown bear population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.109875. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillelme Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal environmental conditions modulate senescence of antler length in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Cambreling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Débias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1139235. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1139235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating abundance of a recovering transboundary brown bear population with capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Queney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e71. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of incorporating a scat-detection dog into wildlife monitoring: a case study of Pyrenean brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.20096.1-11. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic consequences of social structure in the golden-crowned sifaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounès Chikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), pp.328-339. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0345-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old females rarely mate with old males in roe deer, &amp;lt;i&amp;gt;Capreolus capreolus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First translocation of females in the French Western Pyrenees: a new step in the long process of brown bear restoration in the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Y Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jonozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marinsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guinot-Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bear News : quarterly newsletter of the International Association for Bear Research and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-population differences in the genetic and maternal components of body mass in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-018-1154-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of early‐life allocation to antlers on male performance during adulthood: Evidence from contrasted populations of a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Débias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Linking organismal functions, life history strategies and population performance, 87 (4), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick or twist: roe deer adjust their flight behaviour to the perceived trade-off between risk and reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune gene variability influences roe deer natal dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (12), pp.1790-1801. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced microsatellite heterozygosity does not affect natal dispersal in three contrasting roe deer populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (3), pp.631-643. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3139-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a proactive mum a good mum ? A mother's coping style influences early fawn survival in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.1395-1403. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arv087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Packard: make sure we do not throw out the biological baby with the statistical bath water when performing allometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pélabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.20150144. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2015.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1790), pp.20140873. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The allometry between secondary sexual traits and body size is nonlinear among cervids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.20130869. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body Size-Dependent Diet Composition of North American Sea Ducks in Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magella Guillemette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e65667. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive molecular sexing: An evaluation and validation of the SRY- and amelogenin-based method in three new lemur species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kun-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150 (3), pp.492--503. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial ecology of a ubiquitous Australian anteater, the short-beaked echidna (Tachyglossus aculeatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sprent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na. Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/09-mamm-a-398.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the intensity of sexual selection on male body mass and antler length in roe deer Capreolus capreolus: is bigger better in a weakly dimorphic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olof Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (9), pp.1484-1492. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2010.18312.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to mates in a territorial ungulate is determined by the size of a male's territory, but not by is habitat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (1), pp.42.51. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01467.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of microsatellite markers for the short-beaked echidna using three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buschiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Morrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart C. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.219--224. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/ZO09033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple paternity occurs with low frequency in the territorial roe deer, Capreolus capreolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-specific variation in male breeding success of a territorial ungulate species, the european roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olof Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (3), pp.661-665. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/08-MAMM-A-137R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranging behaviour and excursions of female roe deer during the rut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2008.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pettorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (1646), pp.2025-2030. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2008.0393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.M. Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pettorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275, pp.2025-2030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating system, sexual dimorphism, and the opportunity for sexual selection in a territorial ungulate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.309-316. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arm132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes document seasonal changes in trophic niches and winter foraging individual specialization in diving predators from the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith A Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (4), pp.826-836. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01238.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antler Size Provides an Honest Signal of Male Phenotypic Quality in Roe Deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mysterud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169, pp.481-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antler Size Provides an Honest Signal of Male Phenotypic Quality in Roe Deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atle Mysterud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (4), pp.481-493. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/512046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Desbarax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Desbarax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large carnivore distribution maps and population updates 2017 – 2022/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kaczensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hatlauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Acosta-Pankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUCN/SSC Large Carnivore Initiative for Europe (LCIE); Istituto di Ecologia Applicata (IEA). 2024, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI DE L’OURS BRUN DANS LES PYRENEES FRANCAISES Rapport annuel Année 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office National de la Chasse et de la Faune Sauvage. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI DE L’OURS BRUN DANS LES PYRENEES FRANCAISES Rapport annuel Année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office National de la Chasse et de la Faune Sauvage. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male mating systems and sexual selection in ungulates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Swedish University of Agricultural Sciences. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating systems and sexual selection in ungulates New insights from a territorial species with low sexual size dimorphism: the European roe deer (Capreolus capreolus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Paul Sabatier - Toulouse III; Swedish University of Agricultural Sciences, Uppsala, 2007. English. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00259495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring re-introduced Pyrenean bear diet and their importance for plant and fungi potential (co)-dispersal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Iribar-Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary consequences of plant–fungal invasions, 45th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campinas (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How inbreeding depression across various life stages affects the dynamics and the viability of the Pyrenean brown bear (Ursus arctos) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenges of studying endozoochorous seed dispersal effectiveness: lessons from the brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive skew in a territorial ungulate with a low sexual size dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the International Society for Behavioral Ecology (ISBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is bigger better? Territory size, antler size and body weight as determinant of access to mates in deer bucks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Roe deer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Jerez de la Frontera, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wildlife Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lillehammer, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Vanpé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-vanpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8136-1657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">119035405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">204937590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=kD3EiDMAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358436301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29574231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher in wildlife ecology & conservation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests encompass the ecology, evolution, genetics, behaviour and conservation of wild populations of large mammals and birds. I aim at providing management authorities with scientifically based knowledge to meet the challenges facing vertebrate populations, in the context of global changes and biodiversity crisis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have worked on a range of Mammal taxa, including ungulates (roe deer, brocket deer, peccaries), carnivores (pumas, jaguars, bears, margays), marsupials (wombats), monotremes (echidnas), pinnipeds (fur seals, elephant seals), perissodactyls (tapirs) and primates (lemurs) in a wide diversity of ecosystems (sub-polar, temperate, tropical, arid, mountains, agro-ecosystems, oceans), as well as on seabirds (especially penguins, petrels, albatrosses and seaducks).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Being born and growing up in the Alps surrounded by mountains, I have always been fascinated by the natural world, and especially animals. That childish fascination has not left me but deepened over the years. Throughout my education, Biology has been the subject which I have been most engaged and enthralled by, it fills me with wonder and awe.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I had the chance for my 1st year of MSc to study Habitat and Wildlife Management at Rimouski University in Quebec (Canada) and then to spend 16 months in Kerguelen (French subantarctic islands) as an ornithologist, carrying out field work on albatrosses, penguins, seals, petrels, ... These amazing experiences further developed my passion for animal ecology, behaviour, conservation and evolution. During my 2nd year of MSc (2003), I studied community ecology and niche partitioning among seabirds and sea mammals using stomach content analyses and stable isotopes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My PhD (2007), permformed at CEFS-INRA and Grimsö Wildlife Research Station (Sweden) under the co-direction of Mark Hewison and Henrik Andrén, focused on mating system and sexual selection in the European roe deer. I used molecular tools in combination with field ecology to assign paternities and investigate the main determinant of male reproductive success in this cervid species.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I then performed several postdocs in various parts of the world (New Zealand, French Guiana, Australia, Portugal, France), studying behavioural ecology, population genetics and/or population dynamics of a range of mammals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From December 2012 to February 2017, I was the principal investigator of an ANR research project at LBBE-CNRS in Jean-Michel Gaillard's lab, investigating roe deer behavioural plasticity and adaptation to landscape changes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I started to work on brown bear in 2017, as the assistant group leader of the Pyrenean brown bear project at the Predators and Depredator Animals Unit of the French Hunting and Wildlife Agency (ONCFS). I conducted research projects on the ecology, genetics, dynamics, behaviours and conservation of the Pyrenean brown bear population.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2020, I have been working as a permanent researcher and project leader on terrestrial large carnviores at the French Biodiversity Agency (OFB).My research projects on large carnivores currently encompass:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">non-invasive population monitoring (camera trapping, genetic CMR…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">conservation genetics (genetic diversity, consanguinity, inbreeding depression, effective population size…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">role in ecosystem functioning and resilience (seed and spore dispersal, nutrient fluxes…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">trophic and non trophic interactions with other species (predation, competition, facilitation…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">landscape connectivity assessment,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">spatial ecology (dispersal, habitat use and selection, movements…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">impacts of human activities (human disturbance, habitat fragmentation…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">coexistence with humans (depredations on livestock, human perception…),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">translocation and reintroduction programs.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle dans les écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Veron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum national d'histoire naturelle (MNHN); Office Français de la Biodiversité (OFB). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mammifères sauvages de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 3 : Carnivores et Primates, , pp.292-296, 2024, 978-2-38327-003-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche espèce : Ours brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNPF-IDF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune forestière française. Guide écologique illustré.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome 1 – Mammifères, oiseaux, reptiles et amphibiens, , pp.105, 2023, 9782385580629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité fonctionnelle des paysages pyrénéens pour l’Ours brun Ursus arctos Linnaeus, 1758</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2026 (4), pp.81-105. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/naturae2026a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111548. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding Depression Across Multiple Life‐History Traits in a Long‐Lived Mammal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (21), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetles, but not rodents, contribute to brown bear feces removal, disaggregation, and secondary seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.e70382. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the effects of heterogeneity in space use on estimates of connectivity and population size: Insights from spatial capture-recapture modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping sex-and age-structure reveals lonely males at the front in an expanding brown bear population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanz-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Sazatornil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Palazón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 306, pp.111122. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Endozoochory From Ingestion to Germination Through Biological Filters: Brown Bear Feces as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating opportunistic and structured non-invasive surveys with spatial capture-recapture models to map connectivity of the Pyrenean brown bear population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Kervellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Milleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 278, pp.109875. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building spaces of interactions between researchers and managers: case studies with wildlife monitoring and conservation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillelme Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Canonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Solutions and Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.e12245. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2688-8319.12245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natal environmental conditions modulate senescence of antler length in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Cambreling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Débias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1139235. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2023.1139235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating abundance of a recovering transboundary brown bear population with capture-recapture models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Piédallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Queney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.e71. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of incorporating a scat-detection dog into wildlife monitoring: a case study of Pyrenean brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (3), pp.20096.1-11. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic consequences of social structure in the golden-crowned sifaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Parreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounès Chikhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (5), pp.328-339. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0345-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old females rarely mate with old males in roe deer, &amp;lt;i&amp;gt;Capreolus capreolus&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 128 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First translocation of females in the French Western Pyrenees: a new step in the long process of brown bear restoration in the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Y Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jonozovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marinsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guinot-Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Bear News : quarterly newsletter of the International Association for Bear Research and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (1), pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of early‐life allocation to antlers on male performance during adulthood: Evidence from contrasted populations of a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Cheynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Douhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Débias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Linking organismal functions, life history strategies and population performance, 87 (4), pp.921-932. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2656.12833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-population differences in the genetic and maternal components of body mass in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-018-1154-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick or twist: roe deer adjust their flight behaviour to the perceived trade-off between risk and reward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2016.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune gene variability influences roe deer natal dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 125 (12), pp.1790-1801. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced microsatellite heterozygosity does not affect natal dispersal in three contrasting roe deer populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Quéméré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 177 (3), pp.631-643. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-014-3139-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a proactive mum a good mum ? A mother's coping style influences early fawn survival in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.1395-1403. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arv087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Packard: make sure we do not throw out the biological baby with the statistical bath water when performing allometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pélabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.20150144. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2015.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link between behavioural type and natal dispersal propensity reveals a dispersal syndrome in a large herbivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Debeffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 281 (1790), pp.20140873. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2014.0873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The allometry between secondary sexual traits and body size is nonlinear among cervids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Plard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.20130869. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Body Size-Dependent Diet Composition of North American Sea Ducks in Winter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ouellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magella Guillemette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e65667. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0065667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive molecular sexing: An evaluation and validation of the SRY- and amelogenin-based method in three new lemur species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isa Pais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Kun-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 150 (3), pp.492--503. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.22222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial ecology of a ubiquitous Australian anteater, the short-beaked echidna (Tachyglossus aculeatus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sprent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na. Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/09-mamm-a-398.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the intensity of sexual selection on male body mass and antler length in roe deer Capreolus capreolus: is bigger better in a weakly dimorphic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olof Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 119 (9), pp.1484-1492. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2010.18312.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple paternity occurs with low frequency in the territorial roe deer, Capreolus capreolus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 97 (1), pp.128-139. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2009.01196.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to mates in a territorial ungulate is determined by the size of a male's territory, but not by is habitat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78 (1), pp.42.51. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01467.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of microsatellite markers for the short-beaked echidna using three different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buschiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawad Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Morrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart C. Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.219--224. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/ZO09033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-specific variation in male breeding success of a territorial ungulate species, the european roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olof Liberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (3), pp.661-665. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/08-MAMM-A-137R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranging behaviour and excursions of female roe deer during the rut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cargnelutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (1), pp.28-35. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2008.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pettorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275 (1646), pp.2025-2030. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2008.0393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.M. Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pettorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 275, pp.2025-2030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating system, sexual dimorphism, and the opportunity for sexual selection in a territorial ungulate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.309-316. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arm132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotopes document seasonal changes in trophic niches and winter foraging individual specialization in diving predators from the Southern Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith A Hobson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (4), pp.826-836. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2656.2007.01238.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antler Size Provides an Honest Signal of Male Phenotypic Quality in Roe Deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mysterud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169, pp.481-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antler Size Provides an Honest Signal of Male Phenotypic Quality in Roe Deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atle Mysterud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 169 (4), pp.481-493. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/512046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Desbarax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Desbarax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large carnivore distribution maps and population updates 2017 – 2022/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Kaczensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hatlauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Acosta-Pankov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IUCN/SSC Large Carnivore Initiative for Europe (LCIE); Istituto di Ecologia Applicata (IEA). 2024, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport annuel du Réseau Ours Brun 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luigi Lemaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Français de la Biodiversité. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI DE L’OURS BRUN DANS LES PYRENEES FRANCAISES Rapport annuel Année 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office National de la Chasse et de la Faune Sauvage. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI DE L’OURS BRUN DANS LES PYRENEES FRANCAISES Rapport annuel Année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Camarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office National de la Chasse et de la Faune Sauvage. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male mating systems and sexual selection in ungulates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Swedish University of Agricultural Sciences. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating systems and sexual selection in ungulates New insights from a territorial species with low sexual size dimorphism: the European roe deer (Capreolus capreolus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Paul Sabatier - Toulouse III; Swedish University of Agricultural Sciences, Uppsala, 2007. English. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00259495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring re-introduced Pyrenean bear diet and their importance for plant and fungi potential (co)-dispersal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Iribar-Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary consequences of plant–fungal invasions, 45th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campinas (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How inbreeding depression across various life stages affects the dynamics and the viability of the Pyrenean brown bear (Ursus arctos) population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenges of studying endozoochorous seed dispersal effectiveness: lessons from the brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive skew in a territorial ungulate with a low sexual size dimorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Congress of the International Society for Behavioral Ecology (ISBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is bigger better? Territory size, antler size and body weight as determinant of access to mates in deer bucks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjellander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Roe deer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Jerez de la Frontera, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wildlife Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lillehammer, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0C1CFE9"/>
+    <w:nsid w:val="0F8DABBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D15512F"/>
+    <w:nsid w:val="4B93DD98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-vanpe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8136-1657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119035405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204937590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358436301" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/29574231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Camarra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05567024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumortier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luigi Lema&#238;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2026a4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480371v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111548" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70382" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05362759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Kervellec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.646" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Auclair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Yves Quenette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-P&#233;rez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sazatornil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Palaz&#243;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Clavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234608v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109875" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cambreling" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1139235" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973416v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Pi&#233;dallu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Queney" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.199" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Parreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carvalho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0345-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz110" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y Quenette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonozovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marinsic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Camarra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinot-Ghestem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1154-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608040v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW84CB9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Mark Hewison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02904" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MQLB5RP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631381v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Monestier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv087" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025594v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0144" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0869" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouellet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magella Guillemette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065667" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Pais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kun-Rodrigues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22222" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sprent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morrow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na. Andersen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/09-mamm-a-398.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698296v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Liberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delorme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18312.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V40B2G4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01467.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303869v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buschiazzo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Morrow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart C. Nicol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/ZO09033" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01196.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428366v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/08-MAMM-A-137R.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601170v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.04.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PXTK3V1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Gaillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0393" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241152v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arm132" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241126v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Hobson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01238.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanp&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysterud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnien" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Mysterud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Magnien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512046" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Desbarax" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steinmetz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05022979v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kaczensky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ranc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hatlauf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Payne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Acosta-Pankov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303044v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303140v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303177v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303198v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833346v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Iribar-Pelozuelo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480491v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480428v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821973v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-vanpe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8136-1657" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119035405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204937590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=kD3EiDMAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358436301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/29574231" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403082v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Camarra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05567024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dumortier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luigi Lema&#238;tre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2026a4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111548" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Auclair" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Yves Quenette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70123" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70382" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05362759v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Kervellec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-P&#233;rez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sazatornil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Palaz&#243;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Clavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72589" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109875" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125409v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Couturier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bauduin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Canonne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2688-8319.12245" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Cambreling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1139235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Pi&#233;dallu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Queney" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.199" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Parreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carvalho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0345-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hewison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Kjellander" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298392v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y Quenette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jonozovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marinsic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Camarra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinot-Ghestem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cheynel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12833" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1154-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608040v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.11.031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW84CB9L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595001v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J Mark Hewison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02904" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MQLB5RP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3139-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Monestier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arv087" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.0144" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cargnelutti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0873" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046820v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0869" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouellet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magella Guillemette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065667" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Salmona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Pais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Kun-Rodrigues" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.22222" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sprent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morrow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na. Andersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/09-mamm-a-398.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698296v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Liberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delorme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2010.18312.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V40B2G4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2009.01196.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01467.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buschiazzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Morrow" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart C. Nicol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/ZO09033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428366v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/08-MAMM-A-137R.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601170v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.04.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PXTK3V1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241438v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0393" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arm132" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Hobson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2007.01238.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanp&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysterud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04241088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Gaillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle Mysterud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Magnien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/512046" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574406v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Desbarax" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steinmetz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05022979v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05111247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Kaczensky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ranc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hatlauf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Payne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Acosta-Pankov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303130v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303068v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303140v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303177v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Iribar-Pelozuelo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480491v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480428v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821973v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480504v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>