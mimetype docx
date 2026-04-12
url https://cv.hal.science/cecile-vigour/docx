--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Vigour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et démocratie en France : aspirations citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le juge, l’État de droit et la démocratie, 3, pp.421-434. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.253.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05270631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : une défiance citoyenne surestimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SERVIR - Alumni de l’ENA et de l’INSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Justice face aux attentes de la société, 521, pp.16-18. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/servir.521.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs de juridiction : responsabilités accrues et diversité des appropriations gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mutations de l'administration de la justice, 184, pp.1043-1056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.184.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens face à la justice pénale : un sentiment punitif surévalué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé, au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No. spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports des citoyen.nes à la justice expériences, représentations et réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, droit et politique. Bilan et perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.453-472. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.105.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours différenciés au droit et aux tribunaux civils. Étude des représentations et modes de réception de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Des justiciables inégaux ?, 106, pp.603-622. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.106.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indépendance des magistrats, une approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle justice au XXIe siècle ?, 416, pp.74-81. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.416.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau référentiel gestionnaire ou modèle de justice ? Les réformes belges menées depuis 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revaloriser et moderniser notre justice, 29, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicial Politics on the Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.292-297. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lsi.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Les transformations de la justice en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guzniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.6-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcd.068.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professions in Policy and Knowledge Transfer: Adaptations of Lean Management, and Jurisdictional Conflict in a Reform of the French Public Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (2), pp.112-132. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207659.2015.1061855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managérialisation de la justice pénale et accélération des temps judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Police et justice à l’épreuve de la nouvelle gestion publique, 32, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veto Players and Interest Groups in Lawmaking. A Comparative Analysis of Judicial Reforms in Italy, Belgium, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (14), pp.1891-1918. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0010414013517082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes budgétaires de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantrais Linda, International Comparative Research. Theory, Methods and Practice, New York : Palgrave, Macmillan, 2009, 194 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les enjeux contemporains de la formation juridique, 83, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.083.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Legislative Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.219-245. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13572334.2013.787199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'inscrire dans une démarche comparative : enjeux et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure De Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bianic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ce que comparer veut dire : les démarches comparatives en sciences sociales, 21, pp.5-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.021.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional identities and legitimacy challenged by a managerial approach: the Belgian judicial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (supplément 2), pp.136-154. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2009.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laborier, Pierre Noreau, Marc Rioux et Guy Rocher (dirs), Les réformes en santé et en justice. Le droit et la gouvernance, Québec, Les Presses de l'Université Laval, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (2), pp.410-411. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038057ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et gouvernements fédéraux en Belgique, entre contraintes coalitionnelles et logique de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coalitions partisanes, 88, pp.63-86. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.088.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos et légitimité professionnels à l'épreuve d'une approche managériale : le cas de la justice belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.71-90. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2007.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et magistrats dans les réformes de la justice en Belgique, en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Une administration pour la justice, 125, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.125.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : l'introduction d'une rationalité managériale comme euphémisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Justices en réforme, 63-64, pp.425-455. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.063.0425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet : Europe (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer la justice en Europe : analyse comparée des cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56-57, pp.291-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens and the justice system. A challenged confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denny Sanford School seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Temple, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A policy feedback approach to law and court experiences. A multi-method comparison between France &amp; Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society "Unsettling Territories: Tradition and Revolution in Law and Society" panel "Vulnerable People and Access to Justice: how to surpass gender, race, age, digital illiteracy and other inequalities inside and outside courts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2024, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et émotions : essor d’un champ de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie et méthodologie de la recherche en droit au 21e siècle. Jubilé du Séminaire interdisciplinaire d’études juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain Saint-Louis Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the basis of citizens’ confidence in justice, of its authority and legitimacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORD seminar "Citizen-state interactions in the justice sector in France and Belgium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual sociology in interviews & surveys: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminal Law &amp; the Courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eastern New Mexico University, Apr 2024, Portales, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Non)recours au droit &amp; expériences de justice : une approche intersectionnelle par sociologie visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers d’encadrement du greffe, emblématiques des cadres intermédiaires de l’Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Les métiers en appui aux magistrats judiciaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me about your experience: visual sociology and citizen reception of justice and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe PEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2023, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice as seen by French citizens: experiences, perceptions &amp; effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System. Author meets critics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greffe au prisme des transformations du travail. Autonomie, management et collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail l’identité des professionnels du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public attitudes to sentencing and criminal justice. A French multi-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Etats généraux de la justice civile. Réflexions à partir du rapport Sauvé », session « Etat de l’accès aux procédures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Amrani-Mekki, Professeure à l'Université de Paris Nanterre, CEDCACE et Stéphane Noël, Président du Tribunal judiciaire de Paris, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l'épreuve : attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les acteurs de la justice au défi de la confiance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du Master 2 Justice et droit du procès, Université Paris-Panthéon-Assas, Centre de recherche sur la Justice et le règlement des conflits (CRJ), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement des tâches de gestion et réduction des fonctions juridictionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les assises de l’administration de la justice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 Lumière, ENM et ENG, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l’épreuve. Attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les attentes des justiciables à l’égard de la justice du quotidien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cour de cassation, le Sénat, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours européens et comparés sur les changements des pratiques et instruments gestionnaires des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Magistrats : un corps saisi par les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche Droit et Justice; Laboratoire Printemps; École nationale de la magistrature, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02474799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class (in)justice? Inequality before the civil and criminal justice system. An approach based on focus groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités des peines et fonctionnement de la justice : approche comparée des représentations de citoyens et magistrats Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique GA : Normes et Justice, Comparer les expériences et représentations des professionnels et usagers des services publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing justice, images and emotions. Focus on the social reception of public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des types de rapports à la justice et à la police : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes et Axe Légitimités, Organisations, Représentations (LOR), « Le quali/quanti en pratique : quelles méthodes, avec quelles données, pour quels éclairages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Jun 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les représentations citoyennes de la justice et de l’État : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 65 : Quantifier en sociologie de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal consciousness in action:using focus groups to analyse perceptions of justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking generations for global justice - 25th anniversary of the International Institute of the Sociology of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Justice are experienced: a Focus Group Based Approach on Legal Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de sociologie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie; Université de Göttingen, Jan 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des rapports au droit et à la justice des Français : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence des représentations citoyennes sur la sévérité de la justice pénale : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Saisir le droit et la justice par les gouverné.e.s. Retour sur un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines. Des finalités plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Les sens de la peine. Dépasser les entreprises de définition et de justification pour réinterroger la pluralité de(s) sens de la peine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus Group based Approach to Analyzing how Law and the Justice System are Experienced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Walls, Borders, and Bridges: Law and Society in an Inter-Connected World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2017, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02328155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique gestionnaire et justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - Analyse économique du droit et matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Pôle juridique et judiciaire, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la justice par la comparaison. Quantification et réflexion sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Gouverner par la comparaison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jun 2017, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au droit et à la justice des Français. Premiers résultats à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’AFS « Sociologie des pouvoirs, pouvoirs de la sociologie, RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice Seen by Citizens: Controversial Reasoning over Functions and Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, P079 - Data and Methods in Court Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Transformations to the Judicial System in Europe: A New Model of Justice in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P17 - Judicial Policies and Organizational Modernization Paradigm Shift in the Comparative Analysis of the Judiciary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès de l'AFSP, Session thématique du Groupe de recherche sur la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations managériales de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prendre position !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jan 2015, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie du droit et de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAPE; Institut des Amériques de Rennes, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Justice 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Transfer and the Making of a Change Instrument. Lean Management in Reforms to the French State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P02 "Policy Transfer: Micro-Mechanics and Macro-Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : un nouveau modèle de justice en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l'AFS « La sociologie, une science contre nature ? », RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; Université de Versailles Saint Quentin-en-Yvelines, Jun 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche comparée : logiques, enjeux de connaissance et généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité, Gestion forestière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, Ministère de l'environnement, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Section "Legislatures in a Changing World: Rules, Agendas, Representation and Aggregation", Panel "Legislatures and Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Acceleration and Criminal Policies. A Discussion on Measures and Stakes in the Belgian and French Cases, discussion de 3 communications, session &amp;quot;Accelerating Judicial Response Time. Measures and Stakes involved in the Belgian and French Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Modernization of the Criminal Justice Chain. The importance of Trust, Cooperation and Human Capital", Université de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Oct 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Citizens: Political Resources and Ideal-Types of Parliamentary Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Panel "Political Representation beyond Elections", Section 10 "Contemporary Challenges to Political Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Production in Public Services: Selective Transfer and Jurisdictional Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ISA World Congress of Sociology "Facing an Inequal World: Challenges for Global Sociology"Session "Lean Production as the New Division of Labor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISA, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la justice par les chiffres. Modalités et effets sur les politiques judiciaires et la gestion des tribunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2013 de la revue Politiques et Management Public (PMP), Les politiques du chiffre : Entre " managérialisation " du politique et politisation du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles parlementaires et discours de légitimation. Analyse lexicale d'un débat parlementaire français sur les rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak", session 6 : Analyse de discours, argumentation &amp; vie politique / Discourse analysis, deliberation &amp; politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00546889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire du comparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Faire parler le Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Selective Affinities, Friendship and Obligations in the Investigations in Sociology and Political Science: Fieldwork in a Comparative Perspective in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme doctoral « amis, protecteurs, obligés /Freunde, Gönner, Getreue» de l'Université de Freiburg, du Ceraps (Lille 2), de SPIRIT Sciences Po Bordeaux et du Laboratoire européen associé « Comparer les démocraties en Europe » (Sciences Po Bordeaux) et l'Université franco-allemande, Apr 2010, Freiburg im Breisgau (Allemagne), Université Albert-Ludwig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité ISO 9001 et administration de la justice en France : enjeux de légitimation, d'efficience et de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les réformes de l'administration vues d'en bas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherches en administration publique (ULB), May 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison, une démarche fondatrice des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique internationale du CNRS "Comment comparer ? Pratiques et méthodes de la comparaison en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l'introduction de logiques gestionnaires dans l'institution judiciaire : un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « jeunes chercheurs » : "La justice prise dans la vague managériale", "Les instruments de la managérialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique 13 « Sociologie du droit et de la justice » de l'AFS, Jun 2009, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de différenciation et affirmation de valeurs en période de cohabitation : le cas des projets de réforme de la justice (1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, section 11 : Les assemblées du Parlement : la séance, les commissions et les groupes, axe 1 : S'assembler pour (s')exprimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corps modelé : des contraintes techniques extérieures à l'intériorisation de l'impératif de &amp;quot;la ligne&amp;quot; (dans les publicités entre 1900 et 1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès de l'AFS "Violences et société", RT 41 : Corps, technique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Veto Players and Interest Groups in Lawmaking. The Case of Judicial Reforms in Belgium, Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECPR General Conference, Section 25: "Organizing Government: Theoretical and Empirical Perspectives", Panel 299: "Executives and Legislation: The Impact of Executive Organisation on Patterns of Legislation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice prise dans la vague managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La justice prise dans la vague managériale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Étienne, Université de Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00568803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions gouvernementales et politiques publiques fédérales en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Sociologie des coalitions et des alliances partisanes : le gouvernement politique des institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAPS; IEP; Université de Lille II, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, règles du jeu politique et points de veto. Le cas des réformes de la justice en Belgique, en Italie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Politique comparée et études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIRIT, Dec 2008, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judicial reforming process in Western Europe: Organization & mobilizations of judicial professions and veto points in France, Belgium and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on the Comparative Study of Legal Professions of the Research Committee on Sociology of Law (RCSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Île de Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l'épreuve du management : analyse comparée des cas belge, italien et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épreuve de la politique (14ème colloque de la revue Politique et Management Public)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations de l'action publique et recompositions de la légitimité professionnelle des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et légitimité professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité, légitimité et réformes de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice et les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes de la justice en Europe : le rôle des professionnels du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Efficiency into consideration. The consequences of new social demands in the judicial field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The organization as a set of dynamic relationship (colloque international d'EGOS, European Group on Organization Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en juridiction : analyse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie de Lamarzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des études et de la recherche sur le droit et la justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 p., 2024, Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice en examen. Attentes et expériences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.436, 2022, Le Lien social, 978-2-13-083606-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03798923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la justice en Europe : entre politique et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2018, Ouvertures sociologiques, 978-2-8073-2320-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.G.D.J, 27, pp.378, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, Guides Repères, pp.335, 2005, Pascal Combemale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terrains et travaux (revue de sciences sociales), pp.200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ação pública e direito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, pp.174-200, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines en France : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Bernard; Kevin Ladd (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens de la peine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Saint-Louis, pp.61-101, 2019, Collection générale, 978-2-8028-0237-2. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.25957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘On a soif d’idéal !’ Des attentes à la hauteur des critiques des citoyens. Un éclairage à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Amrani-Mekki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si on parlait du justiciable du XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-81, 2019, Thèmes &amp; commentaires, 978-2-247-18936-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02269174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment pensent les parlementaires ? Les rôles, valeurs et représentations des élus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Rozenberg; Éric Thiers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'études parlementaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-434, 2018, Études parlementaires, 9782802760481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roux; Eric Savarese (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.329-343, 2017, Paradigme. Manuels, 978-2-39013-147-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koen Geens; Bernard Hubeau; Jean-Paul Janssens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justitie 2020 : Uitdagingen voor de toekomst - Justice 2020 : Les enjeux du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2017, 9789046608746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Management in French State and Judicial System. Resistance and Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magdaléna Hadjiisky; Leslie A. Pal; Christopher Walker (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policy transfer : micro-dynamics and macro-effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-78, 2017, New horizons in public policy, 978-1-78536-804-2. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785368042.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation parlementaire en France. Ressources politiques, diversité des modes et logiques de représentation à l’Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Mazeaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-98, 2014, Res publica, 9782753535213. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.72671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Costa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parliamentary Representation in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.91-117, 2014, Library of Legislative Studies, 978-0-415-81614-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler ou faire taire le parlement? Les débats en assemblées politiques, des objets encore méconnus et paradoxaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.9-19, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie budgétaire de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Danet (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse pénale : dix ans de traitement des délits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.401-468, 2013, L’Univers des normes, 978-2-7535-2872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires : un levier de connaissance sur le politique. Enjeux du dialogue entre méthodes et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le parlement. Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.311-328, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité, rôles parlementaires et discours de légitimation. Les apports du logiciel Alceste à l'analyse lexicale d'un débat parlementaire relatif aux rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.127-147, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix politiques et inertie des dépenses. Augmentation et efforts de &amp;quot;maîtrise&amp;quot; du budget de la justice (1980-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bézès et Alexandre Siné (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner (par) les finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.451-489, 2011, Gouvernances, 978-2-7246-1193-9. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bezes.2011.01.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison, a founding approach in the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Ouédraogo; Carlos Cardoso (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Readings in methodology : African Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-246, 2011, Codesria book series, 978-2-86978-483-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire varier les échelles dans la comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Legrand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer les droits résolument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.347-377, 2009, Les voies du droit, 978-2-13-055564-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recompositions de l'institution judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Commaille et Martine Kaluszynski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction politique de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, coll. Recherches, pp.47-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et changements institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet, Sophie Jacquot et Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.137-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique comparée des réformes de la justice. Cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle justice ? Analyse de la mise en œuvre des dispositions de la loi du 15 août 2015 relative à la contrainte pénale et à la libération sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Boirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps judiciaires et logique gestionnaire. Tensions autour des instruments d'action et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et justice. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires au prisme d'une analyse lexicale. Les vertus heuristiques du logiciel Alceste pour l'étude de l'ordre parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frotiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ACI MEDD - ministère de la recherche. 2009, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l’épreuve de la nouvelle gestion publique. Une sociologie de la gestionnarisation des organisations publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sciences Po Paris, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04682330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Vigour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et démocratie en France : aspirations citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le juge, l’État de droit et la démocratie, 3, pp.421-434. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.253.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05270631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : une défiance citoyenne surestimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SERVIR - Alumni de l’ENA et de l’INSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Justice face aux attentes de la société, 521, pp.16-18. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/servir.521.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs de juridiction : responsabilités accrues et diversité des appropriations gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mutations de l'administration de la justice, 184, pp.1043-1056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.184.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens face à la justice pénale : un sentiment punitif surévalué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé, au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No. spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports des citoyen.nes à la justice expériences, représentations et réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, droit et politique. Bilan et perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.453-472. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.105.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours différenciés au droit et aux tribunaux civils. Étude des représentations et modes de réception de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Des justiciables inégaux ?, 106, pp.603-622. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.106.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indépendance des magistrats, une approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle justice au XXIe siècle ?, 416, pp.74-81. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.416.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau référentiel gestionnaire ou modèle de justice ? Les réformes belges menées depuis 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revaloriser et moderniser notre justice, 29, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicial Politics on the Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.292-297. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lsi.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Les transformations de la justice en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guzniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.6-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcd.068.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professions in Policy and Knowledge Transfer: Adaptations of Lean Management, and Jurisdictional Conflict in a Reform of the French Public Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (2), pp.112-132. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207659.2015.1061855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managérialisation de la justice pénale et accélération des temps judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Police et justice à l’épreuve de la nouvelle gestion publique, 32, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veto Players and Interest Groups in Lawmaking. A Comparative Analysis of Judicial Reforms in Italy, Belgium, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (14), pp.1891-1918. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0010414013517082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Legislative Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.219-245. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13572334.2013.787199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes budgétaires de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantrais Linda, International Comparative Research. Theory, Methods and Practice, New York : Palgrave, Macmillan, 2009, 194 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les enjeux contemporains de la formation juridique, 83, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.083.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'inscrire dans une démarche comparative : enjeux et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure De Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bianic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ce que comparer veut dire : les démarches comparatives en sciences sociales, 21, pp.5-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.021.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional identities and legitimacy challenged by a managerial approach: the Belgian judicial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (supplément 2), pp.136-154. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2009.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laborier, Pierre Noreau, Marc Rioux et Guy Rocher (dirs), Les réformes en santé et en justice. Le droit et la gouvernance, Québec, Les Presses de l'Université Laval, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (2), pp.410-411. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038057ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et gouvernements fédéraux en Belgique, entre contraintes coalitionnelles et logique de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coalitions partisanes, 88, pp.63-86. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.088.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et magistrats dans les réformes de la justice en Belgique, en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Une administration pour la justice, 125, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.125.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos et légitimité professionnels à l'épreuve d'une approche managériale : le cas de la justice belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.71-90. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2007.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : l'introduction d'une rationalité managériale comme euphémisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Justices en réforme, 63-64, pp.425-455. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.063.0425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet : Europe (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer la justice en Europe : analyse comparée des cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56-57, pp.291-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens and the justice system. A challenged confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denny Sanford School seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Temple, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the basis of citizens’ confidence in justice, of its authority and legitimacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORD seminar "Citizen-state interactions in the justice sector in France and Belgium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et émotions : essor d’un champ de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie et méthodologie de la recherche en droit au 21e siècle. Jubilé du Séminaire interdisciplinaire d’études juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain Saint-Louis Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A policy feedback approach to law and court experiences. A multi-method comparison between France &amp; Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society "Unsettling Territories: Tradition and Revolution in Law and Society" panel "Vulnerable People and Access to Justice: how to surpass gender, race, age, digital illiteracy and other inequalities inside and outside courts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2024, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual sociology in interviews & surveys: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminal Law &amp; the Courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eastern New Mexico University, Apr 2024, Portales, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greffe au prisme des transformations du travail. Autonomie, management et collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail l’identité des professionnels du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public attitudes to sentencing and criminal justice. A French multi-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers d’encadrement du greffe, emblématiques des cadres intermédiaires de l’Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Les métiers en appui aux magistrats judiciaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Non)recours au droit &amp; expériences de justice : une approche intersectionnelle par sociologie visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me about your experience: visual sociology and citizen reception of justice and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe PEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2023, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice as seen by French citizens: experiences, perceptions &amp; effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System. Author meets critics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l'épreuve : attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les acteurs de la justice au défi de la confiance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du Master 2 Justice et droit du procès, Université Paris-Panthéon-Assas, Centre de recherche sur la Justice et le règlement des conflits (CRJ), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement des tâches de gestion et réduction des fonctions juridictionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les assises de l’administration de la justice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 Lumière, ENM et ENG, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Etats généraux de la justice civile. Réflexions à partir du rapport Sauvé », session « Etat de l’accès aux procédures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Amrani-Mekki, Professeure à l'Université de Paris Nanterre, CEDCACE et Stéphane Noël, Président du Tribunal judiciaire de Paris, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l’épreuve. Attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les attentes des justiciables à l’égard de la justice du quotidien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cour de cassation, le Sénat, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours européens et comparés sur les changements des pratiques et instruments gestionnaires des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Magistrats : un corps saisi par les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche Droit et Justice; Laboratoire Printemps; École nationale de la magistrature, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02474799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités des peines et fonctionnement de la justice : approche comparée des représentations de citoyens et magistrats Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique GA : Normes et Justice, Comparer les expériences et représentations des professionnels et usagers des services publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing justice, images and emotions. Focus on the social reception of public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des types de rapports à la justice et à la police : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes et Axe Légitimités, Organisations, Représentations (LOR), « Le quali/quanti en pratique : quelles méthodes, avec quelles données, pour quels éclairages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Jun 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class (in)justice? Inequality before the civil and criminal justice system. An approach based on focus groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les représentations citoyennes de la justice et de l’État : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 65 : Quantifier en sociologie de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal consciousness in action:using focus groups to analyse perceptions of justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking generations for global justice - 25th anniversary of the International Institute of the Sociology of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Justice are experienced: a Focus Group Based Approach on Legal Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de sociologie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie; Université de Göttingen, Jan 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Saisir le droit et la justice par les gouverné.e.s. Retour sur un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des rapports au droit et à la justice des Français : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence des représentations citoyennes sur la sévérité de la justice pénale : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus Group based Approach to Analyzing how Law and the Justice System are Experienced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Walls, Borders, and Bridges: Law and Society in an Inter-Connected World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2017, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02328155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines. Des finalités plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Les sens de la peine. Dépasser les entreprises de définition et de justification pour réinterroger la pluralité de(s) sens de la peine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique gestionnaire et justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - Analyse économique du droit et matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Pôle juridique et judiciaire, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la justice par la comparaison. Quantification et réflexion sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Gouverner par la comparaison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jun 2017, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au droit et à la justice des Français. Premiers résultats à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’AFS « Sociologie des pouvoirs, pouvoirs de la sociologie, RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice Seen by Citizens: Controversial Reasoning over Functions and Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, P079 - Data and Methods in Court Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : un nouveau modèle de justice en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l'AFS « La sociologie, une science contre nature ? », RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; Université de Versailles Saint Quentin-en-Yvelines, Jun 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Justice 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie du droit et de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAPE; Institut des Amériques de Rennes, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès de l'AFSP, Session thématique du Groupe de recherche sur la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Transformations to the Judicial System in Europe: A New Model of Justice in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P17 - Judicial Policies and Organizational Modernization Paradigm Shift in the Comparative Analysis of the Judiciary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations managériales de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prendre position !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jan 2015, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Transfer and the Making of a Change Instrument. Lean Management in Reforms to the French State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P02 "Policy Transfer: Micro-Mechanics and Macro-Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Production in Public Services: Selective Transfer and Jurisdictional Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ISA World Congress of Sociology "Facing an Inequal World: Challenges for Global Sociology"Session "Lean Production as the New Division of Labor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISA, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche comparée : logiques, enjeux de connaissance et généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité, Gestion forestière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, Ministère de l'environnement, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Section "Legislatures in a Changing World: Rules, Agendas, Representation and Aggregation", Panel "Legislatures and Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Acceleration and Criminal Policies. A Discussion on Measures and Stakes in the Belgian and French Cases, discussion de 3 communications, session &amp;quot;Accelerating Judicial Response Time. Measures and Stakes involved in the Belgian and French Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Modernization of the Criminal Justice Chain. The importance of Trust, Cooperation and Human Capital", Université de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Oct 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Citizens: Political Resources and Ideal-Types of Parliamentary Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Panel "Political Representation beyond Elections", Section 10 "Contemporary Challenges to Political Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la justice par les chiffres. Modalités et effets sur les politiques judiciaires et la gestion des tribunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2013 de la revue Politiques et Management Public (PMP), Les politiques du chiffre : Entre " managérialisation " du politique et politisation du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Selective Affinities, Friendship and Obligations in the Investigations in Sociology and Political Science: Fieldwork in a Comparative Perspective in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme doctoral « amis, protecteurs, obligés /Freunde, Gönner, Getreue» de l'Université de Freiburg, du Ceraps (Lille 2), de SPIRIT Sciences Po Bordeaux et du Laboratoire européen associé « Comparer les démocraties en Europe » (Sciences Po Bordeaux) et l'Université franco-allemande, Apr 2010, Freiburg im Breisgau (Allemagne), Université Albert-Ludwig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire du comparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles parlementaires et discours de légitimation. Analyse lexicale d'un débat parlementaire français sur les rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak", session 6 : Analyse de discours, argumentation &amp; vie politique / Discourse analysis, deliberation &amp; politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00546889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Faire parler le Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice prise dans la vague managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La justice prise dans la vague managériale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Étienne, Université de Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00568803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l'introduction de logiques gestionnaires dans l'institution judiciaire : un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « jeunes chercheurs » : "La justice prise dans la vague managériale", "Les instruments de la managérialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique 13 « Sociologie du droit et de la justice » de l'AFS, Jun 2009, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de différenciation et affirmation de valeurs en période de cohabitation : le cas des projets de réforme de la justice (1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, section 11 : Les assemblées du Parlement : la séance, les commissions et les groupes, axe 1 : S'assembler pour (s')exprimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison, une démarche fondatrice des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique internationale du CNRS "Comment comparer ? Pratiques et méthodes de la comparaison en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité ISO 9001 et administration de la justice en France : enjeux de légitimation, d'efficience et de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les réformes de l'administration vues d'en bas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherches en administration publique (ULB), May 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corps modelé : des contraintes techniques extérieures à l'intériorisation de l'impératif de &amp;quot;la ligne&amp;quot; (dans les publicités entre 1900 et 1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès de l'AFS "Violences et société", RT 41 : Corps, technique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Veto Players and Interest Groups in Lawmaking. The Case of Judicial Reforms in Belgium, Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECPR General Conference, Section 25: "Organizing Government: Theoretical and Empirical Perspectives", Panel 299: "Executives and Legislation: The Impact of Executive Organisation on Patterns of Legislation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions gouvernementales et politiques publiques fédérales en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Sociologie des coalitions et des alliances partisanes : le gouvernement politique des institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAPS; IEP; Université de Lille II, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judicial reforming process in Western Europe: Organization & mobilizations of judicial professions and veto points in France, Belgium and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on the Comparative Study of Legal Professions of the Research Committee on Sociology of Law (RCSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Île de Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, règles du jeu politique et points de veto. Le cas des réformes de la justice en Belgique, en Italie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Politique comparée et études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIRIT, Dec 2008, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l'épreuve du management : analyse comparée des cas belge, italien et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épreuve de la politique (14ème colloque de la revue Politique et Management Public)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations de l'action publique et recompositions de la légitimité professionnelle des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et légitimité professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité, légitimité et réformes de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice et les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes de la justice en Europe : le rôle des professionnels du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Efficiency into consideration. The consequences of new social demands in the judicial field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The organization as a set of dynamic relationship (colloque international d'EGOS, European Group on Organization Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en juridiction : analyse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie de Lamarzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des études et de la recherche sur le droit et la justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 p., 2024, Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice en examen. Attentes et expériences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.436, 2022, Le Lien social, 978-2-13-083606-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03798923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la justice en Europe : entre politique et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2018, Ouvertures sociologiques, 978-2-8073-2320-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.G.D.J, 27, pp.378, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, Guides Repères, pp.335, 2005, Pascal Combemale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terrains et travaux (revue de sciences sociales), pp.200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ação pública e direito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, pp.174-200, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines en France : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Bernard; Kevin Ladd (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens de la peine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Saint-Louis, pp.61-101, 2019, Collection générale, 978-2-8028-0237-2. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.25957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘On a soif d’idéal !’ Des attentes à la hauteur des critiques des citoyens. Un éclairage à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Amrani-Mekki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si on parlait du justiciable du XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-81, 2019, Thèmes &amp; commentaires, 978-2-247-18936-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02269174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment pensent les parlementaires ? Les rôles, valeurs et représentations des élus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Rozenberg; Éric Thiers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'études parlementaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-434, 2018, Études parlementaires, 9782802760481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roux; Eric Savarese (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.329-343, 2017, Paradigme. Manuels, 978-2-39013-147-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Management in French State and Judicial System. Resistance and Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magdaléna Hadjiisky; Leslie A. Pal; Christopher Walker (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policy transfer : micro-dynamics and macro-effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-78, 2017, New horizons in public policy, 978-1-78536-804-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785368042.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koen Geens; Bernard Hubeau; Jean-Paul Janssens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justitie 2020 : Uitdagingen voor de toekomst - Justice 2020 : Les enjeux du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2017, 9789046608746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation parlementaire en France. Ressources politiques, diversité des modes et logiques de représentation à l’Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Mazeaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-98, 2014, Res publica, 9782753535213. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.72671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Costa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parliamentary Representation in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.91-117, 2014, Library of Legislative Studies, 978-0-415-81614-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie budgétaire de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Danet (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse pénale : dix ans de traitement des délits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.401-468, 2013, L’Univers des normes, 978-2-7535-2872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler ou faire taire le parlement? Les débats en assemblées politiques, des objets encore méconnus et paradoxaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.9-19, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires : un levier de connaissance sur le politique. Enjeux du dialogue entre méthodes et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le parlement. Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.311-328, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité, rôles parlementaires et discours de légitimation. Les apports du logiciel Alceste à l'analyse lexicale d'un débat parlementaire relatif aux rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.127-147, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix politiques et inertie des dépenses. Augmentation et efforts de &amp;quot;maîtrise&amp;quot; du budget de la justice (1980-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bézès et Alexandre Siné (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner (par) les finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.451-489, 2011, Gouvernances, 978-2-7246-1193-9. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bezes.2011.01.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison, a founding approach in the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Ouédraogo; Carlos Cardoso (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Readings in methodology : African Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-246, 2011, Codesria book series, 978-2-86978-483-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire varier les échelles dans la comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Legrand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer les droits résolument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.347-377, 2009, Les voies du droit, 978-2-13-055564-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recompositions de l'institution judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Commaille et Martine Kaluszynski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction politique de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, coll. Recherches, pp.47-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et changements institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet, Sophie Jacquot et Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.137-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique comparée des réformes de la justice. Cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle justice ? Analyse de la mise en œuvre des dispositions de la loi du 15 août 2015 relative à la contrainte pénale et à la libération sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Boirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps judiciaires et logique gestionnaire. Tensions autour des instruments d'action et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et justice. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires au prisme d'une analyse lexicale. Les vertus heuristiques du logiciel Alceste pour l'étude de l'ordre parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frotiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ACI MEDD - ministère de la recherche. 2009, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l’épreuve de la nouvelle gestion publique. Une sociologie de la gestionnarisation des organisations publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sciences Po Paris, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04682330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.253.0421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.521.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0453" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.416.0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lsi.12306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guzniczak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.068.0006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207659.2015.1061855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414013517082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings-Marchadier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.083.0213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure De Verdalle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.021.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.06.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M138F0V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038057ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.088.0063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.12.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR4NJ3GX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.125.0021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.063.0425" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869435v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebastard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393536v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vendassi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Galembert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517778v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517747v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156165v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-justice-en-examen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323209-reformes-de-la-justice-en-europe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268969v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.25957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/et-si-on-parlait-du-justiciable-du-21e-siecle-p.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/traite-d-etudes-parlementaires-2018-9782802760481.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maklu.be/MakluEnGarant/en/BookDetails.aspx?ID=9789046608746" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-policy-transfer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785368042.00010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72671" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878732v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bezes.2011.01.0451" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codesria.org/spip.php?article1502&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Froti&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04682330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.253.0421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.521.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0453" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.416.0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lsi.12306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guzniczak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.068.0006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207659.2015.1061855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414013517082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings-Marchadier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.083.0213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure De Verdalle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.021.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.06.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M138F0V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038057ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.088.0063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.125.0021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.12.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR4NJ3GX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.063.0425" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebastard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vendassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Galembert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156165v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-justice-en-examen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323209-reformes-de-la-justice-en-europe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268969v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.25957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/et-si-on-parlait-du-justiciable-du-21e-siecle-p.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/traite-d-etudes-parlementaires-2018-9782802760481.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-policy-transfer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785368042.00010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maklu.be/MakluEnGarant/en/BookDetails.aspx?ID=9789046608746" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72671" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bezes.2011.01.0451" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codesria.org/spip.php?article1502&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Froti&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04682330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>