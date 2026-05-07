--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Vigour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et démocratie en France : aspirations citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le juge, l’État de droit et la démocratie, 3, pp.421-434. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.253.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05270631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : une défiance citoyenne surestimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SERVIR - Alumni de l’ENA et de l’INSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Justice face aux attentes de la société, 521, pp.16-18. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/servir.521.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs de juridiction : responsabilités accrues et diversité des appropriations gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mutations de l'administration de la justice, 184, pp.1043-1056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.184.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens face à la justice pénale : un sentiment punitif surévalué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé, au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No. spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports des citoyen.nes à la justice expériences, représentations et réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, droit et politique. Bilan et perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.453-472. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.105.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours différenciés au droit et aux tribunaux civils. Étude des représentations et modes de réception de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Des justiciables inégaux ?, 106, pp.603-622. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.106.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indépendance des magistrats, une approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle justice au XXIe siècle ?, 416, pp.74-81. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.416.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau référentiel gestionnaire ou modèle de justice ? Les réformes belges menées depuis 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revaloriser et moderniser notre justice, 29, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicial Politics on the Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.292-297. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lsi.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Les transformations de la justice en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guzniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.6-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcd.068.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professions in Policy and Knowledge Transfer: Adaptations of Lean Management, and Jurisdictional Conflict in a Reform of the French Public Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (2), pp.112-132. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207659.2015.1061855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managérialisation de la justice pénale et accélération des temps judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Police et justice à l’épreuve de la nouvelle gestion publique, 32, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veto Players and Interest Groups in Lawmaking. A Comparative Analysis of Judicial Reforms in Italy, Belgium, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (14), pp.1891-1918. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0010414013517082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Legislative Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.219-245. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13572334.2013.787199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes budgétaires de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantrais Linda, International Comparative Research. Theory, Methods and Practice, New York : Palgrave, Macmillan, 2009, 194 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les enjeux contemporains de la formation juridique, 83, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.083.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'inscrire dans une démarche comparative : enjeux et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure De Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bianic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ce que comparer veut dire : les démarches comparatives en sciences sociales, 21, pp.5-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.021.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional identities and legitimacy challenged by a managerial approach: the Belgian judicial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (supplément 2), pp.136-154. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2009.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laborier, Pierre Noreau, Marc Rioux et Guy Rocher (dirs), Les réformes en santé et en justice. Le droit et la gouvernance, Québec, Les Presses de l'Université Laval, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (2), pp.410-411. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038057ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et gouvernements fédéraux en Belgique, entre contraintes coalitionnelles et logique de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coalitions partisanes, 88, pp.63-86. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.088.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et magistrats dans les réformes de la justice en Belgique, en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Une administration pour la justice, 125, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.125.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos et légitimité professionnels à l'épreuve d'une approche managériale : le cas de la justice belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.71-90. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2007.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : l'introduction d'une rationalité managériale comme euphémisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Justices en réforme, 63-64, pp.425-455. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.063.0425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet : Europe (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer la justice en Europe : analyse comparée des cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56-57, pp.291-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens and the justice system. A challenged confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denny Sanford School seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Temple, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the basis of citizens’ confidence in justice, of its authority and legitimacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORD seminar "Citizen-state interactions in the justice sector in France and Belgium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et émotions : essor d’un champ de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie et méthodologie de la recherche en droit au 21e siècle. Jubilé du Séminaire interdisciplinaire d’études juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain Saint-Louis Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A policy feedback approach to law and court experiences. A multi-method comparison between France &amp; Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society "Unsettling Territories: Tradition and Revolution in Law and Society" panel "Vulnerable People and Access to Justice: how to surpass gender, race, age, digital illiteracy and other inequalities inside and outside courts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2024, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual sociology in interviews & surveys: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminal Law &amp; the Courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eastern New Mexico University, Apr 2024, Portales, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greffe au prisme des transformations du travail. Autonomie, management et collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail l’identité des professionnels du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public attitudes to sentencing and criminal justice. A French multi-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers d’encadrement du greffe, emblématiques des cadres intermédiaires de l’Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Les métiers en appui aux magistrats judiciaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Non)recours au droit &amp; expériences de justice : une approche intersectionnelle par sociologie visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me about your experience: visual sociology and citizen reception of justice and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe PEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2023, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice as seen by French citizens: experiences, perceptions &amp; effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System. Author meets critics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l'épreuve : attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les acteurs de la justice au défi de la confiance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du Master 2 Justice et droit du procès, Université Paris-Panthéon-Assas, Centre de recherche sur la Justice et le règlement des conflits (CRJ), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement des tâches de gestion et réduction des fonctions juridictionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les assises de l’administration de la justice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 Lumière, ENM et ENG, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Etats généraux de la justice civile. Réflexions à partir du rapport Sauvé », session « Etat de l’accès aux procédures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Amrani-Mekki, Professeure à l'Université de Paris Nanterre, CEDCACE et Stéphane Noël, Président du Tribunal judiciaire de Paris, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l’épreuve. Attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les attentes des justiciables à l’égard de la justice du quotidien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cour de cassation, le Sénat, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours européens et comparés sur les changements des pratiques et instruments gestionnaires des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Magistrats : un corps saisi par les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche Droit et Justice; Laboratoire Printemps; École nationale de la magistrature, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02474799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités des peines et fonctionnement de la justice : approche comparée des représentations de citoyens et magistrats Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique GA : Normes et Justice, Comparer les expériences et représentations des professionnels et usagers des services publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing justice, images and emotions. Focus on the social reception of public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des types de rapports à la justice et à la police : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes et Axe Légitimités, Organisations, Représentations (LOR), « Le quali/quanti en pratique : quelles méthodes, avec quelles données, pour quels éclairages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Jun 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class (in)justice? Inequality before the civil and criminal justice system. An approach based on focus groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les représentations citoyennes de la justice et de l’État : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 65 : Quantifier en sociologie de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal consciousness in action:using focus groups to analyse perceptions of justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking generations for global justice - 25th anniversary of the International Institute of the Sociology of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Justice are experienced: a Focus Group Based Approach on Legal Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de sociologie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie; Université de Göttingen, Jan 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Saisir le droit et la justice par les gouverné.e.s. Retour sur un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des rapports au droit et à la justice des Français : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence des représentations citoyennes sur la sévérité de la justice pénale : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus Group based Approach to Analyzing how Law and the Justice System are Experienced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Walls, Borders, and Bridges: Law and Society in an Inter-Connected World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2017, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02328155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines. Des finalités plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Les sens de la peine. Dépasser les entreprises de définition et de justification pour réinterroger la pluralité de(s) sens de la peine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique gestionnaire et justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - Analyse économique du droit et matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Pôle juridique et judiciaire, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la justice par la comparaison. Quantification et réflexion sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Gouverner par la comparaison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jun 2017, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au droit et à la justice des Français. Premiers résultats à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’AFS « Sociologie des pouvoirs, pouvoirs de la sociologie, RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice Seen by Citizens: Controversial Reasoning over Functions and Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, P079 - Data and Methods in Court Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : un nouveau modèle de justice en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l'AFS « La sociologie, une science contre nature ? », RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; Université de Versailles Saint Quentin-en-Yvelines, Jun 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Justice 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie du droit et de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAPE; Institut des Amériques de Rennes, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès de l'AFSP, Session thématique du Groupe de recherche sur la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Transformations to the Judicial System in Europe: A New Model of Justice in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P17 - Judicial Policies and Organizational Modernization Paradigm Shift in the Comparative Analysis of the Judiciary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations managériales de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prendre position !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jan 2015, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Transfer and the Making of a Change Instrument. Lean Management in Reforms to the French State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P02 "Policy Transfer: Micro-Mechanics and Macro-Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Production in Public Services: Selective Transfer and Jurisdictional Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ISA World Congress of Sociology "Facing an Inequal World: Challenges for Global Sociology"Session "Lean Production as the New Division of Labor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISA, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche comparée : logiques, enjeux de connaissance et généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité, Gestion forestière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, Ministère de l'environnement, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Section "Legislatures in a Changing World: Rules, Agendas, Representation and Aggregation", Panel "Legislatures and Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Acceleration and Criminal Policies. A Discussion on Measures and Stakes in the Belgian and French Cases, discussion de 3 communications, session &amp;quot;Accelerating Judicial Response Time. Measures and Stakes involved in the Belgian and French Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Modernization of the Criminal Justice Chain. The importance of Trust, Cooperation and Human Capital", Université de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Oct 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Citizens: Political Resources and Ideal-Types of Parliamentary Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Panel "Political Representation beyond Elections", Section 10 "Contemporary Challenges to Political Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la justice par les chiffres. Modalités et effets sur les politiques judiciaires et la gestion des tribunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2013 de la revue Politiques et Management Public (PMP), Les politiques du chiffre : Entre " managérialisation " du politique et politisation du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Selective Affinities, Friendship and Obligations in the Investigations in Sociology and Political Science: Fieldwork in a Comparative Perspective in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme doctoral « amis, protecteurs, obligés /Freunde, Gönner, Getreue» de l'Université de Freiburg, du Ceraps (Lille 2), de SPIRIT Sciences Po Bordeaux et du Laboratoire européen associé « Comparer les démocraties en Europe » (Sciences Po Bordeaux) et l'Université franco-allemande, Apr 2010, Freiburg im Breisgau (Allemagne), Université Albert-Ludwig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire du comparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles parlementaires et discours de légitimation. Analyse lexicale d'un débat parlementaire français sur les rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak", session 6 : Analyse de discours, argumentation &amp; vie politique / Discourse analysis, deliberation &amp; politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00546889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Faire parler le Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice prise dans la vague managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La justice prise dans la vague managériale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Étienne, Université de Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00568803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l'introduction de logiques gestionnaires dans l'institution judiciaire : un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « jeunes chercheurs » : "La justice prise dans la vague managériale", "Les instruments de la managérialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique 13 « Sociologie du droit et de la justice » de l'AFS, Jun 2009, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de différenciation et affirmation de valeurs en période de cohabitation : le cas des projets de réforme de la justice (1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, section 11 : Les assemblées du Parlement : la séance, les commissions et les groupes, axe 1 : S'assembler pour (s')exprimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison, une démarche fondatrice des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique internationale du CNRS "Comment comparer ? Pratiques et méthodes de la comparaison en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité ISO 9001 et administration de la justice en France : enjeux de légitimation, d'efficience et de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les réformes de l'administration vues d'en bas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherches en administration publique (ULB), May 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corps modelé : des contraintes techniques extérieures à l'intériorisation de l'impératif de &amp;quot;la ligne&amp;quot; (dans les publicités entre 1900 et 1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès de l'AFS "Violences et société", RT 41 : Corps, technique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Veto Players and Interest Groups in Lawmaking. The Case of Judicial Reforms in Belgium, Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECPR General Conference, Section 25: "Organizing Government: Theoretical and Empirical Perspectives", Panel 299: "Executives and Legislation: The Impact of Executive Organisation on Patterns of Legislation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions gouvernementales et politiques publiques fédérales en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Sociologie des coalitions et des alliances partisanes : le gouvernement politique des institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAPS; IEP; Université de Lille II, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judicial reforming process in Western Europe: Organization & mobilizations of judicial professions and veto points in France, Belgium and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on the Comparative Study of Legal Professions of the Research Committee on Sociology of Law (RCSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Île de Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, règles du jeu politique et points de veto. Le cas des réformes de la justice en Belgique, en Italie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Politique comparée et études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIRIT, Dec 2008, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l'épreuve du management : analyse comparée des cas belge, italien et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épreuve de la politique (14ème colloque de la revue Politique et Management Public)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations de l'action publique et recompositions de la légitimité professionnelle des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et légitimité professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité, légitimité et réformes de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice et les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes de la justice en Europe : le rôle des professionnels du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Efficiency into consideration. The consequences of new social demands in the judicial field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The organization as a set of dynamic relationship (colloque international d'EGOS, European Group on Organization Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en juridiction : analyse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie de Lamarzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des études et de la recherche sur le droit et la justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 p., 2024, Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice en examen. Attentes et expériences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.436, 2022, Le Lien social, 978-2-13-083606-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03798923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la justice en Europe : entre politique et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2018, Ouvertures sociologiques, 978-2-8073-2320-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.G.D.J, 27, pp.378, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, Guides Repères, pp.335, 2005, Pascal Combemale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terrains et travaux (revue de sciences sociales), pp.200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ação pública e direito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, pp.174-200, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines en France : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Bernard; Kevin Ladd (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens de la peine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Saint-Louis, pp.61-101, 2019, Collection générale, 978-2-8028-0237-2. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.25957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘On a soif d’idéal !’ Des attentes à la hauteur des critiques des citoyens. Un éclairage à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Amrani-Mekki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si on parlait du justiciable du XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-81, 2019, Thèmes &amp; commentaires, 978-2-247-18936-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02269174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment pensent les parlementaires ? Les rôles, valeurs et représentations des élus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Rozenberg; Éric Thiers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'études parlementaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-434, 2018, Études parlementaires, 9782802760481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roux; Eric Savarese (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.329-343, 2017, Paradigme. Manuels, 978-2-39013-147-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Management in French State and Judicial System. Resistance and Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magdaléna Hadjiisky; Leslie A. Pal; Christopher Walker (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policy transfer : micro-dynamics and macro-effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-78, 2017, New horizons in public policy, 978-1-78536-804-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785368042.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koen Geens; Bernard Hubeau; Jean-Paul Janssens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justitie 2020 : Uitdagingen voor de toekomst - Justice 2020 : Les enjeux du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2017, 9789046608746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation parlementaire en France. Ressources politiques, diversité des modes et logiques de représentation à l’Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Mazeaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-98, 2014, Res publica, 9782753535213. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.72671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Costa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parliamentary Representation in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.91-117, 2014, Library of Legislative Studies, 978-0-415-81614-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie budgétaire de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Danet (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse pénale : dix ans de traitement des délits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.401-468, 2013, L’Univers des normes, 978-2-7535-2872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler ou faire taire le parlement? Les débats en assemblées politiques, des objets encore méconnus et paradoxaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.9-19, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires : un levier de connaissance sur le politique. Enjeux du dialogue entre méthodes et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le parlement. Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.311-328, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité, rôles parlementaires et discours de légitimation. Les apports du logiciel Alceste à l'analyse lexicale d'un débat parlementaire relatif aux rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.127-147, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix politiques et inertie des dépenses. Augmentation et efforts de &amp;quot;maîtrise&amp;quot; du budget de la justice (1980-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bézès et Alexandre Siné (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner (par) les finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.451-489, 2011, Gouvernances, 978-2-7246-1193-9. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bezes.2011.01.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison, a founding approach in the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Ouédraogo; Carlos Cardoso (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Readings in methodology : African Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-246, 2011, Codesria book series, 978-2-86978-483-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire varier les échelles dans la comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Legrand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer les droits résolument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.347-377, 2009, Les voies du droit, 978-2-13-055564-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recompositions de l'institution judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Commaille et Martine Kaluszynski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction politique de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, coll. Recherches, pp.47-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et changements institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet, Sophie Jacquot et Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.137-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique comparée des réformes de la justice. Cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle justice ? Analyse de la mise en œuvre des dispositions de la loi du 15 août 2015 relative à la contrainte pénale et à la libération sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Boirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps judiciaires et logique gestionnaire. Tensions autour des instruments d'action et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et justice. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires au prisme d'une analyse lexicale. Les vertus heuristiques du logiciel Alceste pour l'étude de l'ordre parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frotiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ACI MEDD - ministère de la recherche. 2009, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l’épreuve de la nouvelle gestion publique. Une sociologie de la gestionnarisation des organisations publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sciences Po Paris, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04682330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Vigour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et démocratie en France : aspirations citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le juge, l’État de droit et la démocratie, 3, pp.421-434. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.253.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05270631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : une défiance citoyenne surestimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SERVIR - Alumni de l’ENA et de l’INSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Justice face aux attentes de la société, 521, pp.16-18. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/servir.521.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs de juridiction : responsabilités accrues et diversité des appropriations gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mutations de l'administration de la justice, 184, pp.1043-1056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.184.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens face à la justice pénale : un sentiment punitif surévalué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé, au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No. spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports des citoyen.nes à la justice expériences, représentations et réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, droit et politique. Bilan et perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.453-472. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.105.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours différenciés au droit et aux tribunaux civils. Étude des représentations et modes de réception de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Des justiciables inégaux ?, 106, pp.603-622. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.106.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indépendance des magistrats, une approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle justice au XXIe siècle ?, 416, pp.74-81. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.416.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau référentiel gestionnaire ou modèle de justice ? Les réformes belges menées depuis 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revaloriser et moderniser notre justice, 29, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicial Politics on the Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.292-297. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lsi.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Les transformations de la justice en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guzniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.6-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcd.068.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professions in Policy and Knowledge Transfer: Adaptations of Lean Management, and Jurisdictional Conflict in a Reform of the French Public Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (2), pp.112-132. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207659.2015.1061855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managérialisation de la justice pénale et accélération des temps judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Police et justice à l’épreuve de la nouvelle gestion publique, 32, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veto Players and Interest Groups in Lawmaking. A Comparative Analysis of Judicial Reforms in Italy, Belgium, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (14), pp.1891-1918. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0010414013517082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Legislative Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.219-245. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13572334.2013.787199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes budgétaires de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantrais Linda, International Comparative Research. Theory, Methods and Practice, New York : Palgrave, Macmillan, 2009, 194 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les enjeux contemporains de la formation juridique, 83, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.083.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'inscrire dans une démarche comparative : enjeux et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure De Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bianic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ce que comparer veut dire : les démarches comparatives en sciences sociales, 21, pp.5-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.021.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional identities and legitimacy challenged by a managerial approach: the Belgian judicial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (supplément 2), pp.136-154. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2009.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laborier, Pierre Noreau, Marc Rioux et Guy Rocher (dirs), Les réformes en santé et en justice. Le droit et la gouvernance, Québec, Les Presses de l'Université Laval, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (2), pp.410-411. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038057ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et gouvernements fédéraux en Belgique, entre contraintes coalitionnelles et logique de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coalitions partisanes, 88, pp.63-86. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.088.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et magistrats dans les réformes de la justice en Belgique, en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Une administration pour la justice, 125, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.125.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos et légitimité professionnels à l'épreuve d'une approche managériale : le cas de la justice belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.71-90. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2007.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : l'introduction d'une rationalité managériale comme euphémisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Justices en réforme, 63-64, pp.425-455. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.063.0425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet : Europe (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer la justice en Europe : analyse comparée des cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56-57, pp.291-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens and the justice system. A challenged confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denny Sanford School seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Temple, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et émotions : essor d’un champ de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie et méthodologie de la recherche en droit au 21e siècle. Jubilé du Séminaire interdisciplinaire d’études juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain Saint-Louis Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the basis of citizens’ confidence in justice, of its authority and legitimacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORD seminar "Citizen-state interactions in the justice sector in France and Belgium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A policy feedback approach to law and court experiences. A multi-method comparison between France &amp; Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society "Unsettling Territories: Tradition and Revolution in Law and Society" panel "Vulnerable People and Access to Justice: how to surpass gender, race, age, digital illiteracy and other inequalities inside and outside courts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2024, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual sociology in interviews & surveys: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminal Law &amp; the Courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eastern New Mexico University, Apr 2024, Portales, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greffe au prisme des transformations du travail. Autonomie, management et collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail l’identité des professionnels du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public attitudes to sentencing and criminal justice. A French multi-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers d’encadrement du greffe, emblématiques des cadres intermédiaires de l’Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Les métiers en appui aux magistrats judiciaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Non)recours au droit &amp; expériences de justice : une approche intersectionnelle par sociologie visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me about your experience: visual sociology and citizen reception of justice and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe PEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2023, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice as seen by French citizens: experiences, perceptions &amp; effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System. Author meets critics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l'épreuve : attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les acteurs de la justice au défi de la confiance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du Master 2 Justice et droit du procès, Université Paris-Panthéon-Assas, Centre de recherche sur la Justice et le règlement des conflits (CRJ), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement des tâches de gestion et réduction des fonctions juridictionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les assises de l’administration de la justice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 Lumière, ENM et ENG, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Etats généraux de la justice civile. Réflexions à partir du rapport Sauvé », session « Etat de l’accès aux procédures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Amrani-Mekki, Professeure à l'Université de Paris Nanterre, CEDCACE et Stéphane Noël, Président du Tribunal judiciaire de Paris, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l’épreuve. Attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les attentes des justiciables à l’égard de la justice du quotidien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cour de cassation, le Sénat, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours européens et comparés sur les changements des pratiques et instruments gestionnaires des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Magistrats : un corps saisi par les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche Droit et Justice; Laboratoire Printemps; École nationale de la magistrature, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02474799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing justice, images and emotions. Focus on the social reception of public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des types de rapports à la justice et à la police : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes et Axe Légitimités, Organisations, Représentations (LOR), « Le quali/quanti en pratique : quelles méthodes, avec quelles données, pour quels éclairages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Jun 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités des peines et fonctionnement de la justice : approche comparée des représentations de citoyens et magistrats Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique GA : Normes et Justice, Comparer les expériences et représentations des professionnels et usagers des services publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class (in)justice? Inequality before the civil and criminal justice system. An approach based on focus groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les représentations citoyennes de la justice et de l’État : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 65 : Quantifier en sociologie de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal consciousness in action:using focus groups to analyse perceptions of justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking generations for global justice - 25th anniversary of the International Institute of the Sociology of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Justice are experienced: a Focus Group Based Approach on Legal Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de sociologie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie; Université de Göttingen, Jan 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Saisir le droit et la justice par les gouverné.e.s. Retour sur un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des rapports au droit et à la justice des Français : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence des représentations citoyennes sur la sévérité de la justice pénale : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus Group based Approach to Analyzing how Law and the Justice System are Experienced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Walls, Borders, and Bridges: Law and Society in an Inter-Connected World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2017, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02328155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines. Des finalités plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Les sens de la peine. Dépasser les entreprises de définition et de justification pour réinterroger la pluralité de(s) sens de la peine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique gestionnaire et justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - Analyse économique du droit et matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Pôle juridique et judiciaire, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la justice par la comparaison. Quantification et réflexion sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Gouverner par la comparaison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jun 2017, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au droit et à la justice des Français. Premiers résultats à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’AFS « Sociologie des pouvoirs, pouvoirs de la sociologie, RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice Seen by Citizens: Controversial Reasoning over Functions and Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, P079 - Data and Methods in Court Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : un nouveau modèle de justice en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l'AFS « La sociologie, une science contre nature ? », RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; Université de Versailles Saint Quentin-en-Yvelines, Jun 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie du droit et de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAPE; Institut des Amériques de Rennes, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Justice 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès de l'AFSP, Session thématique du Groupe de recherche sur la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Transformations to the Judicial System in Europe: A New Model of Justice in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P17 - Judicial Policies and Organizational Modernization Paradigm Shift in the Comparative Analysis of the Judiciary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations managériales de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prendre position !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jan 2015, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Transfer and the Making of a Change Instrument. Lean Management in Reforms to the French State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P02 "Policy Transfer: Micro-Mechanics and Macro-Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Production in Public Services: Selective Transfer and Jurisdictional Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ISA World Congress of Sociology "Facing an Inequal World: Challenges for Global Sociology"Session "Lean Production as the New Division of Labor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISA, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche comparée : logiques, enjeux de connaissance et généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité, Gestion forestière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, Ministère de l'environnement, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Section "Legislatures in a Changing World: Rules, Agendas, Representation and Aggregation", Panel "Legislatures and Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Acceleration and Criminal Policies. A Discussion on Measures and Stakes in the Belgian and French Cases, discussion de 3 communications, session &amp;quot;Accelerating Judicial Response Time. Measures and Stakes involved in the Belgian and French Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Modernization of the Criminal Justice Chain. The importance of Trust, Cooperation and Human Capital", Université de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Oct 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Citizens: Political Resources and Ideal-Types of Parliamentary Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Panel "Political Representation beyond Elections", Section 10 "Contemporary Challenges to Political Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la justice par les chiffres. Modalités et effets sur les politiques judiciaires et la gestion des tribunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2013 de la revue Politiques et Management Public (PMP), Les politiques du chiffre : Entre " managérialisation " du politique et politisation du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Selective Affinities, Friendship and Obligations in the Investigations in Sociology and Political Science: Fieldwork in a Comparative Perspective in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme doctoral « amis, protecteurs, obligés /Freunde, Gönner, Getreue» de l'Université de Freiburg, du Ceraps (Lille 2), de SPIRIT Sciences Po Bordeaux et du Laboratoire européen associé « Comparer les démocraties en Europe » (Sciences Po Bordeaux) et l'Université franco-allemande, Apr 2010, Freiburg im Breisgau (Allemagne), Université Albert-Ludwig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire du comparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles parlementaires et discours de légitimation. Analyse lexicale d'un débat parlementaire français sur les rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak", session 6 : Analyse de discours, argumentation &amp; vie politique / Discourse analysis, deliberation &amp; politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00546889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Faire parler le Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice prise dans la vague managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La justice prise dans la vague managériale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Étienne, Université de Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00568803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison, une démarche fondatrice des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique internationale du CNRS "Comment comparer ? Pratiques et méthodes de la comparaison en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de différenciation et affirmation de valeurs en période de cohabitation : le cas des projets de réforme de la justice (1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, section 11 : Les assemblées du Parlement : la séance, les commissions et les groupes, axe 1 : S'assembler pour (s')exprimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l'introduction de logiques gestionnaires dans l'institution judiciaire : un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « jeunes chercheurs » : "La justice prise dans la vague managériale", "Les instruments de la managérialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique 13 « Sociologie du droit et de la justice » de l'AFS, Jun 2009, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité ISO 9001 et administration de la justice en France : enjeux de légitimation, d'efficience et de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les réformes de l'administration vues d'en bas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherches en administration publique (ULB), May 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corps modelé : des contraintes techniques extérieures à l'intériorisation de l'impératif de &amp;quot;la ligne&amp;quot; (dans les publicités entre 1900 et 1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès de l'AFS "Violences et société", RT 41 : Corps, technique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Veto Players and Interest Groups in Lawmaking. The Case of Judicial Reforms in Belgium, Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECPR General Conference, Section 25: "Organizing Government: Theoretical and Empirical Perspectives", Panel 299: "Executives and Legislation: The Impact of Executive Organisation on Patterns of Legislation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions gouvernementales et politiques publiques fédérales en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Sociologie des coalitions et des alliances partisanes : le gouvernement politique des institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAPS; IEP; Université de Lille II, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judicial reforming process in Western Europe: Organization & mobilizations of judicial professions and veto points in France, Belgium and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on the Comparative Study of Legal Professions of the Research Committee on Sociology of Law (RCSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Île de Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, règles du jeu politique et points de veto. Le cas des réformes de la justice en Belgique, en Italie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Politique comparée et études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIRIT, Dec 2008, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l'épreuve du management : analyse comparée des cas belge, italien et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épreuve de la politique (14ème colloque de la revue Politique et Management Public)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations de l'action publique et recompositions de la légitimité professionnelle des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et légitimité professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité, légitimité et réformes de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice et les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes de la justice en Europe : le rôle des professionnels du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Efficiency into consideration. The consequences of new social demands in the judicial field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The organization as a set of dynamic relationship (colloque international d'EGOS, European Group on Organization Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en juridiction : analyse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie de Lamarzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des études et de la recherche sur le droit et la justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 p., 2024, Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice en examen. Attentes et expériences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.436, 2022, Le Lien social, 978-2-13-083606-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03798923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la justice en Europe : entre politique et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2018, Ouvertures sociologiques, 978-2-8073-2320-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.G.D.J, 27, pp.378, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, Guides Repères, pp.335, 2005, Pascal Combemale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terrains et travaux (revue de sciences sociales), pp.200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ação pública e direito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, pp.174-200, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines en France : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Bernard; Kevin Ladd (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens de la peine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Saint-Louis, pp.61-101, 2019, Collection générale, 978-2-8028-0237-2. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.25957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘On a soif d’idéal !’ Des attentes à la hauteur des critiques des citoyens. Un éclairage à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Amrani-Mekki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si on parlait du justiciable du XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-81, 2019, Thèmes &amp; commentaires, 978-2-247-18936-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02269174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment pensent les parlementaires ? Les rôles, valeurs et représentations des élus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Rozenberg; Éric Thiers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'études parlementaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-434, 2018, Études parlementaires, 9782802760481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roux; Eric Savarese (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.329-343, 2017, Paradigme. Manuels, 978-2-39013-147-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Management in French State and Judicial System. Resistance and Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magdaléna Hadjiisky; Leslie A. Pal; Christopher Walker (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policy transfer : micro-dynamics and macro-effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-78, 2017, New horizons in public policy, 978-1-78536-804-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785368042.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koen Geens; Bernard Hubeau; Jean-Paul Janssens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justitie 2020 : Uitdagingen voor de toekomst - Justice 2020 : Les enjeux du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2017, 9789046608746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation parlementaire en France. Ressources politiques, diversité des modes et logiques de représentation à l’Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Mazeaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-98, 2014, Res publica, 9782753535213. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.72671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Costa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parliamentary Representation in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.91-117, 2014, Library of Legislative Studies, 978-0-415-81614-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie budgétaire de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Danet (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse pénale : dix ans de traitement des délits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.401-468, 2013, L’Univers des normes, 978-2-7535-2872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler ou faire taire le parlement? Les débats en assemblées politiques, des objets encore méconnus et paradoxaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.9-19, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires : un levier de connaissance sur le politique. Enjeux du dialogue entre méthodes et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le parlement. Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.311-328, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité, rôles parlementaires et discours de légitimation. Les apports du logiciel Alceste à l'analyse lexicale d'un débat parlementaire relatif aux rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.127-147, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix politiques et inertie des dépenses. Augmentation et efforts de &amp;quot;maîtrise&amp;quot; du budget de la justice (1980-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bézès et Alexandre Siné (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner (par) les finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.451-489, 2011, Gouvernances, 978-2-7246-1193-9. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bezes.2011.01.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison, a founding approach in the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Ouédraogo; Carlos Cardoso (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Readings in methodology : African Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-246, 2011, Codesria book series, 978-2-86978-483-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire varier les échelles dans la comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Legrand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer les droits résolument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.347-377, 2009, Les voies du droit, 978-2-13-055564-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recompositions de l'institution judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Commaille et Martine Kaluszynski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction politique de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, coll. Recherches, pp.47-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et changements institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet, Sophie Jacquot et Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.137-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique comparée des réformes de la justice. Cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle justice ? Analyse de la mise en œuvre des dispositions de la loi du 15 août 2015 relative à la contrainte pénale et à la libération sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Boirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps judiciaires et logique gestionnaire. Tensions autour des instruments d'action et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et justice. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires au prisme d'une analyse lexicale. Les vertus heuristiques du logiciel Alceste pour l'étude de l'ordre parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frotiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ACI MEDD - ministère de la recherche. 2009, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l’épreuve de la nouvelle gestion publique. Une sociologie de la gestionnarisation des organisations publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sciences Po Paris, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04682330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.253.0421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.521.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0453" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.416.0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lsi.12306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guzniczak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.068.0006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207659.2015.1061855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414013517082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings-Marchadier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.083.0213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure De Verdalle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.021.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.06.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M138F0V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038057ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.088.0063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.125.0021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.12.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR4NJ3GX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.063.0425" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871243v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebastard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vendassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Galembert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156165v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-justice-en-examen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323209-reformes-de-la-justice-en-europe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268969v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.25957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/et-si-on-parlait-du-justiciable-du-21e-siecle-p.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/traite-d-etudes-parlementaires-2018-9782802760481.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-policy-transfer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785368042.00010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maklu.be/MakluEnGarant/en/BookDetails.aspx?ID=9789046608746" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72671" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bezes.2011.01.0451" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codesria.org/spip.php?article1502&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Froti&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04682330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.253.0421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.521.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0453" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.416.0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lsi.12306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guzniczak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.068.0006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207659.2015.1061855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414013517082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings-Marchadier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.083.0213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure De Verdalle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.021.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.06.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M138F0V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038057ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.088.0063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.125.0021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.12.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR4NJ3GX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.063.0425" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562125v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebastard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vendassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Galembert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517778v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156165v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-justice-en-examen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323209-reformes-de-la-justice-en-europe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268969v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.25957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/et-si-on-parlait-du-justiciable-du-21e-siecle-p.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/traite-d-etudes-parlementaires-2018-9782802760481.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-policy-transfer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785368042.00010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maklu.be/MakluEnGarant/en/BookDetails.aspx?ID=9789046608746" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72671" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bezes.2011.01.0451" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codesria.org/spip.php?article1502&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Froti&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04682330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>