--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Vigour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et démocratie en France : aspirations citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le juge, l’État de droit et la démocratie, 3, pp.421-434. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.253.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05270631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : une défiance citoyenne surestimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SERVIR - Alumni de l’ENA et de l’INSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Justice face aux attentes de la société, 521, pp.16-18. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/servir.521.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs de juridiction : responsabilités accrues et diversité des appropriations gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mutations de l'administration de la justice, 184, pp.1043-1056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.184.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens face à la justice pénale : un sentiment punitif surévalué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé, au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No. spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports des citoyen.nes à la justice expériences, représentations et réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, droit et politique. Bilan et perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.453-472. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.105.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours différenciés au droit et aux tribunaux civils. Étude des représentations et modes de réception de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Des justiciables inégaux ?, 106, pp.603-622. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.106.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indépendance des magistrats, une approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle justice au XXIe siècle ?, 416, pp.74-81. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.416.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau référentiel gestionnaire ou modèle de justice ? Les réformes belges menées depuis 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revaloriser et moderniser notre justice, 29, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicial Politics on the Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.292-297. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lsi.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Les transformations de la justice en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guzniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.6-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcd.068.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professions in Policy and Knowledge Transfer: Adaptations of Lean Management, and Jurisdictional Conflict in a Reform of the French Public Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (2), pp.112-132. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207659.2015.1061855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managérialisation de la justice pénale et accélération des temps judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Police et justice à l’épreuve de la nouvelle gestion publique, 32, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veto Players and Interest Groups in Lawmaking. A Comparative Analysis of Judicial Reforms in Italy, Belgium, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (14), pp.1891-1918. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0010414013517082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Legislative Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.219-245. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13572334.2013.787199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes budgétaires de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantrais Linda, International Comparative Research. Theory, Methods and Practice, New York : Palgrave, Macmillan, 2009, 194 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les enjeux contemporains de la formation juridique, 83, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.083.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'inscrire dans une démarche comparative : enjeux et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure De Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bianic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ce que comparer veut dire : les démarches comparatives en sciences sociales, 21, pp.5-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.021.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional identities and legitimacy challenged by a managerial approach: the Belgian judicial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (supplément 2), pp.136-154. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2009.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laborier, Pierre Noreau, Marc Rioux et Guy Rocher (dirs), Les réformes en santé et en justice. Le droit et la gouvernance, Québec, Les Presses de l'Université Laval, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (2), pp.410-411. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038057ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et gouvernements fédéraux en Belgique, entre contraintes coalitionnelles et logique de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coalitions partisanes, 88, pp.63-86. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.088.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et magistrats dans les réformes de la justice en Belgique, en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Une administration pour la justice, 125, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.125.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos et légitimité professionnels à l'épreuve d'une approche managériale : le cas de la justice belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.71-90. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2007.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : l'introduction d'une rationalité managériale comme euphémisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Justices en réforme, 63-64, pp.425-455. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.063.0425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet : Europe (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer la justice en Europe : analyse comparée des cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56-57, pp.291-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens and the justice system. A challenged confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denny Sanford School seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Temple, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et émotions : essor d’un champ de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie et méthodologie de la recherche en droit au 21e siècle. Jubilé du Séminaire interdisciplinaire d’études juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain Saint-Louis Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the basis of citizens’ confidence in justice, of its authority and legitimacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORD seminar "Citizen-state interactions in the justice sector in France and Belgium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A policy feedback approach to law and court experiences. A multi-method comparison between France &amp; Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society "Unsettling Territories: Tradition and Revolution in Law and Society" panel "Vulnerable People and Access to Justice: how to surpass gender, race, age, digital illiteracy and other inequalities inside and outside courts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2024, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual sociology in interviews & surveys: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminal Law &amp; the Courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eastern New Mexico University, Apr 2024, Portales, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greffe au prisme des transformations du travail. Autonomie, management et collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail l’identité des professionnels du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public attitudes to sentencing and criminal justice. A French multi-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers d’encadrement du greffe, emblématiques des cadres intermédiaires de l’Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Les métiers en appui aux magistrats judiciaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Non)recours au droit &amp; expériences de justice : une approche intersectionnelle par sociologie visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me about your experience: visual sociology and citizen reception of justice and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe PEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2023, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice as seen by French citizens: experiences, perceptions &amp; effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System. Author meets critics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l'épreuve : attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les acteurs de la justice au défi de la confiance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du Master 2 Justice et droit du procès, Université Paris-Panthéon-Assas, Centre de recherche sur la Justice et le règlement des conflits (CRJ), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement des tâches de gestion et réduction des fonctions juridictionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les assises de l’administration de la justice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 Lumière, ENM et ENG, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Etats généraux de la justice civile. Réflexions à partir du rapport Sauvé », session « Etat de l’accès aux procédures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Amrani-Mekki, Professeure à l'Université de Paris Nanterre, CEDCACE et Stéphane Noël, Président du Tribunal judiciaire de Paris, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l’épreuve. Attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les attentes des justiciables à l’égard de la justice du quotidien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cour de cassation, le Sénat, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours européens et comparés sur les changements des pratiques et instruments gestionnaires des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Magistrats : un corps saisi par les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche Droit et Justice; Laboratoire Printemps; École nationale de la magistrature, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02474799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing justice, images and emotions. Focus on the social reception of public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des types de rapports à la justice et à la police : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes et Axe Légitimités, Organisations, Représentations (LOR), « Le quali/quanti en pratique : quelles méthodes, avec quelles données, pour quels éclairages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Jun 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités des peines et fonctionnement de la justice : approche comparée des représentations de citoyens et magistrats Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique GA : Normes et Justice, Comparer les expériences et représentations des professionnels et usagers des services publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class (in)justice? Inequality before the civil and criminal justice system. An approach based on focus groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les représentations citoyennes de la justice et de l’État : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 65 : Quantifier en sociologie de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal consciousness in action:using focus groups to analyse perceptions of justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking generations for global justice - 25th anniversary of the International Institute of the Sociology of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Justice are experienced: a Focus Group Based Approach on Legal Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de sociologie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie; Université de Göttingen, Jan 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Saisir le droit et la justice par les gouverné.e.s. Retour sur un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des rapports au droit et à la justice des Français : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence des représentations citoyennes sur la sévérité de la justice pénale : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus Group based Approach to Analyzing how Law and the Justice System are Experienced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Walls, Borders, and Bridges: Law and Society in an Inter-Connected World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2017, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02328155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines. Des finalités plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Les sens de la peine. Dépasser les entreprises de définition et de justification pour réinterroger la pluralité de(s) sens de la peine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique gestionnaire et justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - Analyse économique du droit et matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Pôle juridique et judiciaire, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la justice par la comparaison. Quantification et réflexion sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Gouverner par la comparaison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jun 2017, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au droit et à la justice des Français. Premiers résultats à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’AFS « Sociologie des pouvoirs, pouvoirs de la sociologie, RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice Seen by Citizens: Controversial Reasoning over Functions and Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, P079 - Data and Methods in Court Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : un nouveau modèle de justice en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l'AFS « La sociologie, une science contre nature ? », RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; Université de Versailles Saint Quentin-en-Yvelines, Jun 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie du droit et de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAPE; Institut des Amériques de Rennes, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Justice 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès de l'AFSP, Session thématique du Groupe de recherche sur la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Transformations to the Judicial System in Europe: A New Model of Justice in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P17 - Judicial Policies and Organizational Modernization Paradigm Shift in the Comparative Analysis of the Judiciary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations managériales de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prendre position !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jan 2015, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Transfer and the Making of a Change Instrument. Lean Management in Reforms to the French State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P02 "Policy Transfer: Micro-Mechanics and Macro-Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Production in Public Services: Selective Transfer and Jurisdictional Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ISA World Congress of Sociology "Facing an Inequal World: Challenges for Global Sociology"Session "Lean Production as the New Division of Labor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISA, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche comparée : logiques, enjeux de connaissance et généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité, Gestion forestière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, Ministère de l'environnement, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Section "Legislatures in a Changing World: Rules, Agendas, Representation and Aggregation", Panel "Legislatures and Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Acceleration and Criminal Policies. A Discussion on Measures and Stakes in the Belgian and French Cases, discussion de 3 communications, session &amp;quot;Accelerating Judicial Response Time. Measures and Stakes involved in the Belgian and French Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Modernization of the Criminal Justice Chain. The importance of Trust, Cooperation and Human Capital", Université de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Oct 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Citizens: Political Resources and Ideal-Types of Parliamentary Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Panel "Political Representation beyond Elections", Section 10 "Contemporary Challenges to Political Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la justice par les chiffres. Modalités et effets sur les politiques judiciaires et la gestion des tribunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2013 de la revue Politiques et Management Public (PMP), Les politiques du chiffre : Entre " managérialisation " du politique et politisation du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Selective Affinities, Friendship and Obligations in the Investigations in Sociology and Political Science: Fieldwork in a Comparative Perspective in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme doctoral « amis, protecteurs, obligés /Freunde, Gönner, Getreue» de l'Université de Freiburg, du Ceraps (Lille 2), de SPIRIT Sciences Po Bordeaux et du Laboratoire européen associé « Comparer les démocraties en Europe » (Sciences Po Bordeaux) et l'Université franco-allemande, Apr 2010, Freiburg im Breisgau (Allemagne), Université Albert-Ludwig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire du comparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles parlementaires et discours de légitimation. Analyse lexicale d'un débat parlementaire français sur les rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak", session 6 : Analyse de discours, argumentation &amp; vie politique / Discourse analysis, deliberation &amp; politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00546889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Faire parler le Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice prise dans la vague managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La justice prise dans la vague managériale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Étienne, Université de Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00568803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison, une démarche fondatrice des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique internationale du CNRS "Comment comparer ? Pratiques et méthodes de la comparaison en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de différenciation et affirmation de valeurs en période de cohabitation : le cas des projets de réforme de la justice (1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, section 11 : Les assemblées du Parlement : la séance, les commissions et les groupes, axe 1 : S'assembler pour (s')exprimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l'introduction de logiques gestionnaires dans l'institution judiciaire : un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « jeunes chercheurs » : "La justice prise dans la vague managériale", "Les instruments de la managérialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique 13 « Sociologie du droit et de la justice » de l'AFS, Jun 2009, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité ISO 9001 et administration de la justice en France : enjeux de légitimation, d'efficience et de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les réformes de l'administration vues d'en bas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherches en administration publique (ULB), May 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corps modelé : des contraintes techniques extérieures à l'intériorisation de l'impératif de &amp;quot;la ligne&amp;quot; (dans les publicités entre 1900 et 1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès de l'AFS "Violences et société", RT 41 : Corps, technique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Veto Players and Interest Groups in Lawmaking. The Case of Judicial Reforms in Belgium, Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECPR General Conference, Section 25: "Organizing Government: Theoretical and Empirical Perspectives", Panel 299: "Executives and Legislation: The Impact of Executive Organisation on Patterns of Legislation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions gouvernementales et politiques publiques fédérales en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Sociologie des coalitions et des alliances partisanes : le gouvernement politique des institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAPS; IEP; Université de Lille II, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judicial reforming process in Western Europe: Organization & mobilizations of judicial professions and veto points in France, Belgium and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on the Comparative Study of Legal Professions of the Research Committee on Sociology of Law (RCSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Île de Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, règles du jeu politique et points de veto. Le cas des réformes de la justice en Belgique, en Italie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Politique comparée et études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIRIT, Dec 2008, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l'épreuve du management : analyse comparée des cas belge, italien et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épreuve de la politique (14ème colloque de la revue Politique et Management Public)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations de l'action publique et recompositions de la légitimité professionnelle des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et légitimité professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité, légitimité et réformes de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice et les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes de la justice en Europe : le rôle des professionnels du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Efficiency into consideration. The consequences of new social demands in the judicial field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The organization as a set of dynamic relationship (colloque international d'EGOS, European Group on Organization Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en juridiction : analyse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie de Lamarzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des études et de la recherche sur le droit et la justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 p., 2024, Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice en examen. Attentes et expériences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.436, 2022, Le Lien social, 978-2-13-083606-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03798923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la justice en Europe : entre politique et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2018, Ouvertures sociologiques, 978-2-8073-2320-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.G.D.J, 27, pp.378, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, Guides Repères, pp.335, 2005, Pascal Combemale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terrains et travaux (revue de sciences sociales), pp.200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ação pública e direito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, pp.174-200, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines en France : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Bernard; Kevin Ladd (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens de la peine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Saint-Louis, pp.61-101, 2019, Collection générale, 978-2-8028-0237-2. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.25957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘On a soif d’idéal !’ Des attentes à la hauteur des critiques des citoyens. Un éclairage à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Amrani-Mekki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si on parlait du justiciable du XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-81, 2019, Thèmes &amp; commentaires, 978-2-247-18936-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02269174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment pensent les parlementaires ? Les rôles, valeurs et représentations des élus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Rozenberg; Éric Thiers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'études parlementaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-434, 2018, Études parlementaires, 9782802760481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roux; Eric Savarese (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.329-343, 2017, Paradigme. Manuels, 978-2-39013-147-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Management in French State and Judicial System. Resistance and Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magdaléna Hadjiisky; Leslie A. Pal; Christopher Walker (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policy transfer : micro-dynamics and macro-effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-78, 2017, New horizons in public policy, 978-1-78536-804-2. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785368042.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koen Geens; Bernard Hubeau; Jean-Paul Janssens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justitie 2020 : Uitdagingen voor de toekomst - Justice 2020 : Les enjeux du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2017, 9789046608746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation parlementaire en France. Ressources politiques, diversité des modes et logiques de représentation à l’Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Mazeaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-98, 2014, Res publica, 9782753535213. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.72671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Costa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parliamentary Representation in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.91-117, 2014, Library of Legislative Studies, 978-0-415-81614-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie budgétaire de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Danet (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse pénale : dix ans de traitement des délits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.401-468, 2013, L’Univers des normes, 978-2-7535-2872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler ou faire taire le parlement? Les débats en assemblées politiques, des objets encore méconnus et paradoxaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.9-19, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires : un levier de connaissance sur le politique. Enjeux du dialogue entre méthodes et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le parlement. Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.311-328, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité, rôles parlementaires et discours de légitimation. Les apports du logiciel Alceste à l'analyse lexicale d'un débat parlementaire relatif aux rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.127-147, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix politiques et inertie des dépenses. Augmentation et efforts de &amp;quot;maîtrise&amp;quot; du budget de la justice (1980-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bézès et Alexandre Siné (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner (par) les finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.451-489, 2011, Gouvernances, 978-2-7246-1193-9. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bezes.2011.01.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison, a founding approach in the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Ouédraogo; Carlos Cardoso (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Readings in methodology : African Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-246, 2011, Codesria book series, 978-2-86978-483-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire varier les échelles dans la comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Legrand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer les droits résolument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.347-377, 2009, Les voies du droit, 978-2-13-055564-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recompositions de l'institution judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Commaille et Martine Kaluszynski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction politique de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, coll. Recherches, pp.47-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et changements institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet, Sophie Jacquot et Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.137-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique comparée des réformes de la justice. Cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle justice ? Analyse de la mise en œuvre des dispositions de la loi du 15 août 2015 relative à la contrainte pénale et à la libération sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Boirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps judiciaires et logique gestionnaire. Tensions autour des instruments d'action et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et justice. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires au prisme d'une analyse lexicale. Les vertus heuristiques du logiciel Alceste pour l'étude de l'ordre parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frotiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ACI MEDD - ministère de la recherche. 2009, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l’épreuve de la nouvelle gestion publique. Une sociologie de la gestionnarisation des organisations publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sciences Po Paris, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04682330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Vigour </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et démocratie en France : aspirations citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le juge, l’État de droit et la démocratie, 3, pp.421-434. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.253.0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05270631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : une défiance citoyenne surestimée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SERVIR - Alumni de l’ENA et de l’INSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Justice face aux attentes de la société, 521, pp.16-18. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/servir.521.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs de juridiction : responsabilités accrues et diversité des appropriations gestionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les mutations de l'administration de la justice, 184, pp.1043-1056. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.184.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens face à la justice pénale : un sentiment punitif surévalué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03830458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé, au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No. spécial</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports des citoyen.nes à la justice expériences, représentations et réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actu Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, droit et politique. Bilan et perspectives interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 105, pp.453-472. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.105.0453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02975836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours différenciés au droit et aux tribunaux civils. Étude des représentations et modes de réception de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Des justiciables inégaux ?, 106, pp.603-622. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.106.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03128782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indépendance des magistrats, une approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quelle justice au XXIe siècle ?, 416, pp.74-81. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cafr.416.0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02931601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau référentiel gestionnaire ou modèle de justice ? Les réformes belges menées depuis 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revaloriser et moderniser notre justice, 29, pp.63-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicial Politics on the Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Social Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (2), pp.292-297. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lsi.12306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01551765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Les transformations de la justice en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guzniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.6-14. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcd.068.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professions in Policy and Knowledge Transfer: Adaptations of Lean Management, and Jurisdictional Conflict in a Reform of the French Public Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (2), pp.112-132. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207659.2015.1061855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managérialisation de la justice pénale et accélération des temps judiciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Police et justice à l’épreuve de la nouvelle gestion publique, 32, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veto Players and Interest Groups in Lawmaking. A Comparative Analysis of Judicial Reforms in Italy, Belgium, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Political Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (14), pp.1891-1918. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0010414013517082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes budgétaires de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.414-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hantrais Linda, International Comparative Research. Theory, Methods and Practice, New York : Palgrave, Macmillan, 2009, 194 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les enjeux contemporains de la formation juridique, 83, pp.233-236. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.083.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Legislative Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19 (2), pp.219-245. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13572334.2013.787199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'inscrire dans une démarche comparative : enjeux et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure De Verdalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Bianic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ce que comparer veut dire : les démarches comparatives en sciences sociales, 21, pp.5-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.021.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional identities and legitimacy challenged by a managerial approach: the Belgian judicial system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (supplément 2), pp.136-154. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2009.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laborier, Pierre Noreau, Marc Rioux et Guy Rocher (dirs), Les réformes en santé et en justice. Le droit et la gouvernance, Québec, Les Presses de l'Université Laval, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (2), pp.410-411. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/038057ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et gouvernements fédéraux en Belgique, entre contraintes coalitionnelles et logique de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coalitions partisanes, 88, pp.63-86. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.088.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethos et légitimité professionnels à l'épreuve d'une approche managériale : le cas de la justice belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (1), pp.71-90. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2007.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et magistrats dans les réformes de la justice en Belgique, en France et en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Une administration pour la justice, 125, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.125.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00403465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice : l'introduction d'une rationalité managériale comme euphémisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Justices en réforme, 63-64, pp.425-455. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.063.0425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet : Europe (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer la justice en Europe : analyse comparée des cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56-57, pp.291-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens and the justice system. A challenged confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denny Sanford School seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Temple, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A policy feedback approach to law and court experiences. A multi-method comparison between France &amp; Arizona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society "Unsettling Territories: Tradition and Revolution in Law and Society" panel "Vulnerable People and Access to Justice: how to surpass gender, race, age, digital illiteracy and other inequalities inside and outside courts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2024, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et émotions : essor d’un champ de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémologie et méthodologie de la recherche en droit au 21e siècle. Jubilé du Séminaire interdisciplinaire d’études juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain Saint-Louis Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05265622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the basis of citizens’ confidence in justice, of its authority and legitimacy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORD seminar "Citizen-state interactions in the justice sector in France and Belgium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual sociology in interviews & surveys: issues, methods and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Criminal Law &amp; the Courts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eastern New Mexico University, Apr 2024, Portales, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers d’encadrement du greffe, emblématiques des cadres intermédiaires de l’Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études "Les métiers en appui aux magistrats judiciaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Non)recours au droit &amp; expériences de justice : une approche intersectionnelle par sociologie visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) "Intersections, circulations", RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; UMR 5206 Triangle; UMR 5283 Centre Max Weber; Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tell me about your experience: visual sociology and citizen reception of justice and politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe PEPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Mar 2023, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04871060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice as seen by French citizens: experiences, perceptions &amp; effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System. Author meets critics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public attitudes to sentencing and criminal justice. A French multi-method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Conference of the European Society of Criminology "The Renaissance of European Criminology", topic 6: Perceptions of Crime and Justice/Attitudes about Punishment and Criminal Justice System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Criminology, Sep 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le greffe au prisme des transformations du travail. Autonomie, management et collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail l’identité des professionnels du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Etudes et de la Recherche sur le Droit et la justice (IERDJ), Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04870900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qu’aller en justice veut dire. Les conclusions du rapport Sauvé au miroir des attentes citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Etats généraux de la justice civile. Réflexions à partir du rapport Sauvé », session « Etat de l’accès aux procédures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Amrani-Mekki, Professeure à l'Université de Paris Nanterre, CEDCACE et Stéphane Noël, Président du Tribunal judiciaire de Paris, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04305820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement des tâches de gestion et réduction des fonctions juridictionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les assises de l’administration de la justice"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2 Lumière, ENM et ENG, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04310263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l'épreuve : attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les acteurs de la justice au défi de la confiance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des étudiants du Master 2 Justice et droit du procès, Université Paris-Panthéon-Assas, Centre de recherche sur la Justice et le règlement des conflits (CRJ), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une confiance mise à l’épreuve. Attentes citoyennes face à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les attentes des justiciables à l’égard de la justice du quotidien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Cour de cassation, le Sénat, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04350026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours européens et comparés sur les changements des pratiques et instruments gestionnaires des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Magistrats : un corps saisi par les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission de recherche Droit et Justice; Laboratoire Printemps; École nationale de la magistrature, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02474799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class (in)justice? Inequality before the civil and criminal justice system. An approach based on focus groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington, D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing justice, images and emotions. Focus on the social reception of public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Dignity”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des types de rapports à la justice et à la police : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Méthodes et Axe Légitimités, Organisations, Représentations (LOR), « Le quali/quanti en pratique : quelles méthodes, avec quelles données, pour quels éclairages ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim, Jun 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finalités des peines et fonctionnement de la justice : approche comparée des représentations de citoyens et magistrats Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique GA : Normes et Justice, Comparer les expériences et représentations des professionnels et usagers des services publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02562125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les représentations citoyennes de la justice et de l’État : des entretiens collectifs à une enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’AFSP, Session thématique 65 : Quantifier en sociologie de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jul 2019, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal consciousness in action:using focus groups to analyse perceptions of justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking generations for global justice - 25th anniversary of the International Institute of the Sociology of Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Onati, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02428907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Law and Justice are experienced: a Focus Group Based Approach on Legal Consciousness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de sociologie du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de sociologie; Université de Göttingen, Jan 2019, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des rapports au droit et à la justice des Français : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence des représentations citoyennes sur la sévérité de la justice pénale : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Saisir le droit et la justice par les gouverné.e.s. Retour sur un agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les institutions pénales saisies par les gouverné.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPoPé; AFSP, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02561980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus Group based Approach to Analyzing how Law and the Justice System are Experienced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Law and Society Association “Walls, Borders, and Bridges: Law and Society in an Inter-Connected World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Law and Society Association, Jun 2017, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02328155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines. Des finalités plurielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire « Les sens de la peine. Dépasser les entreprises de définition et de justification pour réinterroger la pluralité de(s) sens de la peine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique gestionnaire et justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - Analyse économique du droit et matière pénale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Pôle juridique et judiciaire, Nov 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02346531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la justice par la comparaison. Quantification et réflexion sur l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général "Gouverner par la comparaison"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jun 2017, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports au droit et à la justice des Français. Premiers résultats à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’AFS « Sociologie des pouvoirs, pouvoirs de la sociologie, RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Jul 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02326487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice Seen by Citizens: Controversial Reasoning over Functions and Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vendassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR General Conference, P079 - Data and Methods in Court Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès de l'AFSP, Session thématique du Groupe de recherche sur la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de science politique, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Transformations to the Judicial System in Europe: A New Model of Justice in the Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P17 - Judicial Policies and Organizational Modernization Paradigm Shift in the Comparative Analysis of the Judiciary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations managériales de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prendre position !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5116 Centre Émile Durkheim, Jan 2015, Sciences Po Bordeaux, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : inflexion ou nouveau modèle de justice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociologie du droit et de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRAPE; Institut des Amériques de Rennes, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02392649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Justice 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Transfer and the Making of a Change Instrument. Lean Management in Reforms to the French State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Public Policy, T02P02 "Policy Transfer: Micro-Mechanics and Macro-Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Public Policy, Jul 2015, Università Cattolica del Sacro Cuore, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les transformations contemporaines de l’institution judiciaire en Europe : un nouveau modèle de justice en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès de l'AFS « La sociologie, une science contre nature ? », RT13 : Sociologie du droit et de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie; Université de Versailles Saint Quentin-en-Yvelines, Jun 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche comparée : logiques, enjeux de connaissance et généralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité, Gestion forestière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, Ministère de l'environnement, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal-Types of Parliamentary Representation in France. The Roles, Political Leaning and Resources of MPs in the French National Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Section "Legislatures in a Changing World: Rules, Agendas, Representation and Aggregation", Panel "Legislatures and Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Acceleration and Criminal Policies. A Discussion on Measures and Stakes in the Belgian and French Cases, discussion de 3 communications, session &amp;quot;Accelerating Judicial Response Time. Measures and Stakes involved in the Belgian and French Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on "Modernization of the Criminal Justice Chain. The importance of Trust, Cooperation and Human Capital", Université de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Louvain, Oct 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Citizens: Political Resources and Ideal-Types of Parliamentary Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ECPR General Conference, Panel "Political Representation beyond Elections", Section 10 "Contemporary Challenges to Political Representation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Production in Public Services: Selective Transfer and Jurisdictional Conflicts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII ISA World Congress of Sociology "Facing an Inequal World: Challenges for Global Sociology"Session "Lean Production as the New Division of Labor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISA, Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01114369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la justice par les chiffres. Modalités et effets sur les politiques judiciaires et la gestion des tribunaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international 2013 de la revue Politiques et Management Public (PMP), Les politiques du chiffre : Entre " managérialisation " du politique et politisation du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles parlementaires et discours de légitimation. Analyse lexicale d'un débat parlementaire français sur les rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak", session 6 : Analyse de discours, argumentation &amp; vie politique / Discourse analysis, deliberation &amp; politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00546889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire du comparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la comparaison dans les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Faire parler le Parlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Faire parler le Parlement. Making Parliament Speak"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Vigour, SPIRIT, CNRS – Sciences Po Bordeaux, Olivier Rozenberg, Sciences Po, Centre d’études européennes Claire de Galembert, ISP, CNRS – Ecole Normale Supérieure de Cachan, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Selective Affinities, Friendship and Obligations in the Investigations in Sociology and Political Science: Fieldwork in a Comparative Perspective in Europe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme doctoral « amis, protecteurs, obligés /Freunde, Gönner, Getreue» de l'Université de Freiburg, du Ceraps (Lille 2), de SPIRIT Sciences Po Bordeaux et du Laboratoire européen associé « Comparer les démocraties en Europe » (Sciences Po Bordeaux) et l'Université franco-allemande, Apr 2010, Freiburg im Breisgau (Allemagne), Université Albert-Ludwig, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche qualité ISO 9001 et administration de la justice en France : enjeux de légitimation, d'efficience et de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les réformes de l'administration vues d'en bas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études et de recherches en administration publique (ULB), May 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison, une démarche fondatrice des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique internationale du CNRS "Comment comparer ? Pratiques et méthodes de la comparaison en sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques de différenciation et affirmation de valeurs en période de cohabitation : le cas des projets de réforme de la justice (1997-2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'AFSP, section 11 : Les assemblées du Parlement : la séance, les commissions et les groupes, axe 1 : S'assembler pour (s')exprimer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier l'introduction de logiques gestionnaires dans l'institution judiciaire : un programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « jeunes chercheurs » : "La justice prise dans la vague managériale", "Les instruments de la managérialisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau thématique 13 « Sociologie du droit et de la justice » de l'AFS, Jun 2009, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00517747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corps modelé : des contraintes techniques extérieures à l'intériorisation de l'impératif de &amp;quot;la ligne&amp;quot; (dans les publicités entre 1900 et 1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès de l'AFS "Violences et société", RT 41 : Corps, technique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Veto Players and Interest Groups in Lawmaking. The Case of Judicial Reforms in Belgium, Italy and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECPR General Conference, Section 25: "Organizing Government: Theoretical and Empirical Perspectives", Panel 299: "Executives and Legislation: The Impact of Executive Organisation on Patterns of Legislation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice prise dans la vague managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La justice prise dans la vague managériale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Étienne, Université de Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00568803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coalitions gouvernementales et politiques publiques fédérales en Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Sociologie des coalitions et des alliances partisanes : le gouvernement politique des institutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAPS; IEP; Université de Lille II, Jun 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judicial reforming process in Western Europe: Organization & mobilizations of judicial professions and veto points in France, Belgium and Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Group on the Comparative Study of Legal Professions of the Research Committee on Sociology of Law (RCSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Île de Berder, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, règles du jeu politique et points de veto. Le cas des réformes de la justice en Belgique, en Italie et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Politique comparée et études européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIRIT, Dec 2008, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00373694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l'épreuve du management : analyse comparée des cas belge, italien et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le management public à l'épreuve de la politique (14ème colloque de la revue Politique et Management Public)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations de l'action publique et recompositions de la légitimité professionnelle des magistrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique et légitimité professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité, légitimité et réformes de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice et les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes de la justice en Europe : le rôle des professionnels du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Efficiency into consideration. The consequences of new social demands in the judicial field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The organization as a set of dynamic relationship (colloque international d'EGOS, European Group on Organization Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail en juridiction : analyse pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sagant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie de Lamarzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Vay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut des études et de la recherche sur le droit et la justice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 p., 2024, Etudes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice en examen. Attentes et expériences citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Cappellina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.436, 2022, Le Lien social, 978-2-13-083606-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03798923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes de la justice en Europe : entre politique et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck supérieur, pp.336, 2018, Ouvertures sociologiques, 978-2-8073-2320-9. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.vigou.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01885911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L.G.D.J, 27, pp.378, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison dans les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, Guides Repères, pp.335, 2005, Pascal Combemale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terrains et travaux (revue de sciences sociales), pp.200, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ação pública e direito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel (org.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, pp.174-200, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03268969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales des peines en France : une approche par entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Bernard; Kevin Ladd (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens de la peine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Saint-Louis, pp.61-101, 2019, Collection générale, 978-2-8028-0237-2. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pusl.25957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02557284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘On a soif d’idéal !’ Des attentes à la hauteur des critiques des citoyens. Un éclairage à partir d’entretiens collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Amrani-Mekki (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et si on parlait du justiciable du XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-81, 2019, Thèmes &amp; commentaires, 978-2-247-18936-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02269174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment pensent les parlementaires ? Les rôles, valeurs et représentations des élus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Rozenberg; Éric Thiers (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'études parlementaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-434, 2018, Études parlementaires, 9782802760481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01890233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roux; Eric Savarese (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.329-343, 2017, Paradigme. Manuels, 978-2-39013-147-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice, entre institution, professions et organisation. Redéfinition des équilibres en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Koen Geens; Bernard Hubeau; Jean-Paul Janssens (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justitie 2020 : Uitdagingen voor de toekomst - Justice 2020 : Les enjeux du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maklu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-76, 2017, 9789046608746</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Management in French State and Judicial System. Resistance and Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magdaléna Hadjiisky; Leslie A. Pal; Christopher Walker (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public policy transfer : micro-dynamics and macro-effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-78, 2017, New horizons in public policy, 978-1-78536-804-2. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785368042.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation parlementaire en France. Ressources politiques, diversité des modes et logiques de représentation à l’Assemblée nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Mazeaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la représentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-98, 2014, Res publica, 9782753535213. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.72671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French MPs and Law-making: Deputies' Activities and Citizens' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Costa (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parliamentary Representation in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.91-117, 2014, Library of Legislative Studies, 978-0-415-81614-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire parler ou faire taire le parlement? Les débats en assemblées politiques, des objets encore méconnus et paradoxaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.9-19, 2013, Droit et société, 9782275028859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie budgétaire de la justice pénale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hastings-Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Danet (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réponse pénale : dix ans de traitement des délits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.401-468, 2013, L’Univers des normes, 978-2-7535-2872-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires : un levier de connaissance sur le politique. Enjeux du dialogue entre méthodes et théories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le parlement. Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.311-328, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité, rôles parlementaires et discours de légitimation. Les apports du logiciel Alceste à l'analyse lexicale d'un débat parlementaire relatif aux rapports entre justice et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire de Galembert, Olivier Rozenberg et Cécile Vigour (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire parler le Parlement : Méthodes et enjeux de l'analyse des débats parlementaires pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, LGDJ, pp.127-147, 2013, Droit et société, 978-2-275-02885-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix politiques et inertie des dépenses. Augmentation et efforts de &amp;quot;maîtrise&amp;quot; du budget de la justice (1980-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bézès et Alexandre Siné (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner (par) les finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.451-489, 2011, Gouvernances, 978-2-7246-1193-9. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bezes.2011.01.0451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison, a founding approach in the social sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Bernard Ouédraogo; Carlos Cardoso (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Readings in methodology : African Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codesria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-246, 2011, Codesria book series, 978-2-86978-483-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire varier les échelles dans la comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Legrand (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer les droits résolument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.347-377, 2009, Les voies du droit, 978-2-13-055564-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00389272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recompositions de l'institution judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Commaille et Martine Kaluszynski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction politique de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, coll. Recherches, pp.47-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et changements institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet, Sophie Jacquot et Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.137-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique comparée des réformes de la justice. Cas de la Belgique, de la France et de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle justice ? Analyse de la mise en œuvre des dispositions de la loi du 15 août 2015 relative à la contrainte pénale et à la libération sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mouhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Boirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP Mission de recherche Droit et Justice. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01730702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps judiciaires et logique gestionnaire. Tensions autour des instruments d'action et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mission de recherche Droit et justice. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débats parlementaires au prisme d'une analyse lexicale. Les vertus heuristiques du logiciel Alceste pour l'étude de l'ordre parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire de Galembert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frotiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ACI MEDD - ministère de la recherche. 2009, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00512437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice à l’épreuve de la nouvelle gestion publique. Une sociologie de la gestionnarisation des organisations publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vigour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Sciences Po Paris, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04682330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId190"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.253.0421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.521.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0453" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.416.0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lsi.12306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guzniczak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.068.0006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207659.2015.1061855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414013517082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings-Marchadier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.083.0213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure De Verdalle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.021.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.06.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M138F0V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038057ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.088.0063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.125.0021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.12.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR4NJ3GX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.063.0425" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869333v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562125v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebastard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vendassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392593v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950443v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522393v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Galembert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517778v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156165v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-justice-en-examen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807323209-reformes-de-la-justice-en-europe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268969v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.25957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/et-si-on-parlait-du-justiciable-du-21e-siecle-p.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/traite-d-etudes-parlementaires-2018-9782802760481.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696337v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-policy-transfer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785368042.00010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maklu.be/MakluEnGarant/en/BookDetails.aspx?ID=9789046608746" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72671" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bezes.2011.01.0451" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codesria.org/spip.php?article1502&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Froti&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04682330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05270631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.253.0421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/servir.521.0016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gautron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Cappellina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.105.0453" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.106.0603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02931601v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.416.0074" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644627v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01551765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Hersant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lsi.12306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guzniczak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcd.068.0006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235760v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207659.2015.1061855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414013517082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941602v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hastings-Marchadier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.083.0213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13572334.2013.787199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure De Verdalle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bianic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.021.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2009.06.025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M138F0V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038057ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982743v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.088.0063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2007.12.005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR4NJ3GX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.125.0021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.063.0425" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870203v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869881v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870716v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04305820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393159v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02562125v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebastard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02328155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vendassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Faget" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379348v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236056v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02392649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236234v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950443v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519499v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540750v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Galembert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517778v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00517747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488580v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156165v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156173v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie de Lamarzelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berlioz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutrobertbadinter.fr/fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798923v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/la-justice-en-examen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.vigou.2018.01" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155817v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268969v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02557284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.25957" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/et-si-on-parlait-du-justiciable-du-21e-siecle-p.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890233v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/fr/traite-d-etudes-parlementaires-2018-9782802760481.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maklu.be/MakluEnGarant/en/BookDetails.aspx?ID=9789046608746" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/public-policy-transfer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785368042.00010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.72671" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949339v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878732v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949285v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bezes.2011.01.0451" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.codesria.org/spip.php?article1502&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155819v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730702v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouhanna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Boirot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colombet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fouvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Froti&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04682330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>