--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2050,242 +2050,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phoques en France: État et suivi des populations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Habitat Selection of Gray Seals (Halichoerus grypus) in a Marine Protected Area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther  L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Matthiopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernie J. Mcconnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (7), pp.1091-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jwmg.929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349922v1</w:t>
+                <w:t xml:space="preserve">hal-01327195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat Selection of Gray Seals (Halichoerus grypus) in a Marine Protected Area in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les phoques en France: État et suivi des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.29-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01327195v1</w:t>
+                <w:t xml:space="preserve">hal-01349922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can gray seals maintain heading within areas of high tidal current? Preliminary results from numerical modeling and GPS observations</w:t>
               </w:r>
@@ -2729,756 +2729,756 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (4), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling Knowledge over Moving Object Trajectories using Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concepts 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cadiz, Spain. pp.233-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trophic niche overlap between sympatric harbour seals (Phoca vitulina) and grey seals (Halichoerus grypus) at the southern limit of their European range (Eastern English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Planque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Biennial Conference on the Biology of Marine Mammals (SMM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Palm Beach, FL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Ontology-Based Approach for Handling Explicit and Implicit Knowledge over Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouaa Wannous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Trends in Databases and Information Systems: ADBIS 2015 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Futuroscope, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Trajectory Ontology Inference Complexity over Domain and Temporal Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouaa Wannous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Model and Data Engineering: 4th International Conference, MEDI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Larnaca, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling Mobile Object Activities Based on Trajectory Ontology Rules Considering Spatial Relationship Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouaa Wannous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modeling Approaches and Algorithms for Advanced Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saida Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00560-7_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status, ecology and behaviour of two sympatric seal species in an anthropised marine ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. La Rochelle Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04815737v1</w:t>
-              </w:r>
-[...610 lines deleted...]
-                <w:t xml:space="preserve">hal-01307082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3859,51 +3859,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les impacts d’un parc éolien en exploitation sur les mammifères marins</w:t>
+                <w:t xml:space="preserve">Comment évaluer les impacts d’un parc éolien en exploitation sur les mammifères marins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Curé</w:t>
@@ -3935,51 +3935,51 @@
                 <w:t xml:space="preserve">Ludivine Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2022, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -4305,51 +4305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wynn-Simmonds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117905" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Wynn&#8208;simmonds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Planque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lovell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.13134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04446845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Perron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie N Womble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheanna M Steingass" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Desportes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans2010003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Pavlov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Mikkelsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Siebert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255464" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Trigg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Shapiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ingram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001727" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3636-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Morten Tange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Islas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff A. Graves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrie Onoufriou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2760" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.04.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Fedak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Mcconnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E Sparling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Malki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.4.83-104" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy I Shapiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A Bennett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Ingram" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L. Jones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie J. Mcconnell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Smout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Hammond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callan Duck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther  L. Jones" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Matthiopoulos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.929" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9EB822C522900DF4A8A3E626C0EACE2103926D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevaillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6471KFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wannous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouju" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mefteh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.71-96" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GB22WMTK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04815737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04698455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_41" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00560-7_29" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poncet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mercereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Baron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Wynn-Simmonds" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32518-2_18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wynn-Simmonds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117905" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Wynn&#8208;simmonds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Planque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lovell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.13134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04446845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Perron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie N Womble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheanna M Steingass" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Desportes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans2010003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Pavlov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Mikkelsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Siebert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255464" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Trigg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Shapiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ingram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001727" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3636-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Morten Tange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Islas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff A. Graves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrie Onoufriou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2760" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.04.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Fedak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Mcconnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E Sparling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Malki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.4.83-104" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy I Shapiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A Bennett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Ingram" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L. Jones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie J. Mcconnell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Smout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Hammond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callan Duck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther  L. Jones" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Matthiopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.929" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9EB822C522900DF4A8A3E626C0EACE2103926D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevaillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6471KFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wannous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouju" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mefteh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.71-96" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GB22WMTK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04698455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_41" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00560-7_29" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04815737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poncet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mercereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Baron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Wynn-Simmonds" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32518-2_18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>