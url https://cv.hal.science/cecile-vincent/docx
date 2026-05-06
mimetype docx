--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of underwater acoustic propagation models: Evaluating the trade-off between accuracy and computational demands for coastal noise predictions</w:t>
+                <w:t xml:space="preserve">Global tracking of marine megafauna space use reveals how to achieve conservation targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wynn-Simmonds</w:t>
+                <w:t xml:space="preserve">Ana Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vincent</w:t>
+                <w:t xml:space="preserve">Jorge Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mathias</w:t>
+                <w:t xml:space="preserve">Sarah Marley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Richard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hannah Calich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam van der Mheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117905⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6751), pp.1086-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adl0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340965v1</w:t>
+                <w:t xml:space="preserve">hal-05100798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global tracking of marine megafauna space use reveals how to achieve conservation targets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of underwater acoustic propagation models: Evaluating the trade-off between accuracy and computational demands for coastal noise predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Rodríguez</w:t>
+                <w:t xml:space="preserve">S. Wynn-Simmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Marley</w:t>
+                <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Calich</w:t>
+                <w:t xml:space="preserve">D. Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirjam van der Mheen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388 (6751), pp.1086-1097. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.117905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adl0239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100798v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging behavior and habitat selection of harbor seals (&amp;lt;i&amp;gt;Phoca vitulina vitulina&amp;lt;/i&amp;gt;) in the archipelago of Saint‐Pierre‐and‐Miquelon, Northwest Atlantic</w:t>
               </w:r>
@@ -1272,295 +1272,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic population structure of harbour seals in the United Kingdom and neighbouring waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grey and harbour seals in France: distribution at sea, connectivity and trends in abundance at haulout sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olsen Morten Tange</w:t>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Islas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vincent</w:t>
+                <w:t xml:space="preserve">Armel Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.2760⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.294-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541870v1</w:t>
+                <w:t xml:space="preserve">hal-01509674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey and harbour seals in France: distribution at sea, connectivity and trends in abundance at haulout sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic population structure of harbour seals in the United Kingdom and neighbouring waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olsen Morten Tange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Islas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff A. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubrie Onoufriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vincent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armel Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.294-305. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27, pp.839-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509674v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging behaviour and prey consumption by grey seals (Halichoerus grypus)—spatial and trophic overlaps with ﬁsheries in a marine protected area</w:t>
               </w:r>
@@ -2050,242 +2050,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat Selection of Gray Seals (Halichoerus grypus) in a Marine Protected Area in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les phoques en France: État et suivi des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.29-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327195v1</w:t>
+                <w:t xml:space="preserve">hal-01349922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phoques en France: État et suivi des populations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Habitat Selection of Gray Seals (Halichoerus grypus) in a Marine Protected Area in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther  L. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Matthiopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernie J. Mcconnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (7), pp.1091-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jwmg.929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349922v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can gray seals maintain heading within areas of high tidal current? Preliminary results from numerical modeling and GPS observations</w:t>
               </w:r>
@@ -2729,202 +2729,296 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (4), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status, ecology and behaviour of two sympatric seal species in an anthropised marine ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biodiversity and Ecology. La Rochelle Université, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04815737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Knowledge over Moving Object Trajectories using Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Boukhetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cadiz, Spain. pp.233-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-67868-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic niche overlap between sympatric harbour seals (Phoca vitulina) and grey seals (Halichoerus grypus) at the southern limit of their European range (Eastern English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Planque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2983,73 +3077,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Biennial Conference on the Biology of Marine Mammals (SMM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palm Beach, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology-Based Approach for Handling Explicit and Implicit Knowledge over Trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3081,92 +3175,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouaa Wannous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Databases and Information Systems: ADBIS 2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Futuroscope, Poitiers, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Trajectory Ontology Inference Complexity over Domain and Temporal Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3198,92 +3292,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouaa Wannous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model and Data Engineering: 4th International Conference, MEDI 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Larnaca, Cyprus. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Mobile Object Activities Based on Trajectory Ontology Rules Considering Spatial Relationship Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3315,170 +3409,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouaa Wannous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Approaches and Algorithms for Advanced Computer Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Saida Algeria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00560-7_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-00560-7_29⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01307082v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04815737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4305,51 +4305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wynn-Simmonds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117905" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Wynn&#8208;simmonds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Planque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lovell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.13134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04446845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Perron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie N Womble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheanna M Steingass" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Desportes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans2010003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Pavlov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Mikkelsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Siebert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255464" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Trigg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Shapiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ingram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001727" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3636-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Morten Tange" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Islas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff A. Graves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrie Onoufriou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2760" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.04.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Fedak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Mcconnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E Sparling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Malki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.4.83-104" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy I Shapiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A Bennett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Ingram" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L. Jones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie J. Mcconnell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Smout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Hammond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callan Duck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327195v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther  L. Jones" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Matthiopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.929" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9EB822C522900DF4A8A3E626C0EACE2103926D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevaillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6471KFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wannous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouju" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mefteh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.71-96" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GB22WMTK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04698455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_41" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00560-7_29" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04815737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poncet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mercereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Baron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Wynn-Simmonds" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32518-2_18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sequeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Calich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam van der Mheen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl0239" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wynn-Simmonds" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117905" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Wynn&#8208;simmonds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Planque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lovell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.13134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04446845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Perron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Blanchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie N Womble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheanna M Steingass" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Desportes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans2010003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7739" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Pavlov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni Mikkelsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lebeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Siebert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255464" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Trigg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Shapiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ingram" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001727" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462298v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pinaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-019-3636-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.04.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Morten Tange" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Islas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff A. Graves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubrie Onoufriou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2760" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Fedak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Mcconnell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E Sparling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw102" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Malki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.4.83-104" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy I Shapiro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A Bennett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N Ingram" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thompson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L. Jones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernie J. Mcconnell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Smout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip S. Hammond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callan Duck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11370" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther  L. Jones" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Matthiopoulos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.929" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A9EB822C522900DF4A8A3E626C0EACE2103926D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chevaillier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6471KFK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wannous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouju" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764030v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Mefteh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.71-96" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GB22WMTK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04815737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04698455v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67868-4_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_41" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_18" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00560-7_29" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052356v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poncet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Mercereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Couvrat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Baron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084518v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Wynn-Simmonds" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558527v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737924v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32518-2_18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>