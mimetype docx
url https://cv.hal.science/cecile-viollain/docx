--- v0 (2026-03-09)
+++ v1 (2026-04-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Viollain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en linguistique anglaise, Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: Multifocal Analyses of Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrer le sens en anglais et en français - Marqueurs et structures : articulations et constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’anglais néo-zélandais sur le marché linguistique contemporain ? Évolution, (auto-)représentations et insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léa Boichard; Olivier Glain; Manuel Jobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais II. Identités, variations, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the New Zealand Front Vowel Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Przewozny; Cécile Viollain; Sylvain Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: multifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.177-199, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-sandhi in English and liaison in French: two phenomenologies in the light of the PAC and PFC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Przewozny; Cécile Viollain; Sylvain Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: mutlifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.98-126, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et changement : le Short Front Vowel Shift et le NEAR/SQUARE merger à la lumière du corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Glain; Manuel Jobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais : théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.85-113, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand; Philip Carr; Inès Brulard-Carr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde: variation et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.393-413, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand; Philip Carr; Inès Brulard-Carr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde : variation et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-370, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'r' de sandhi en anglais : corpus et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Soum-Favaro; A. Coquillon; J.-P. Chevrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liaison : approches contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlin : Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-344, 2014, 978-3-0351-9838-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What TV series &amp;quot;do&amp;quot; to phonology and vice-versa – or should TV series be used as phonological corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rethinking Academic Disciplines with TV Series: An Epistemological Perspective, 22, http://journals.openedition.org/tvseries/7368. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.7368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Phones: the phonology of the Northern, the Southern and the foreign in Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De petits corpus pour une grande base de données sur l'anglais oral contemporain : quels enjeux à la lumière du programme PAC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.3222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representation and Evolution of Australian English and New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Sandhi in English: How to Constrain Theoretical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, World Englishes, 2, pp.103-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing sociolinguistic variation around the English-speaking world based on small phonological corpora: achievements and current challenges within the PAC program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2025: Spoken English Varieties - Perception and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional study of like in the PAC Dunedin corpus: functions, syntactic position, and phonetic and prosodic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2025 - Spoken English varieties: Perception and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Education&amp;quot; : pourquoi un tel festival des accents de l’anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Accents 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet de St Etienne, Mar 2025, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wicked Accent of the South – or how accents (no longer) signal wickedness in fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wicked! Réécritures, révisions et résistances de la méchanceté au féminin dans les fictions populaires et de jeunesse anglophones (XIXe- XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Oct 2025, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does well-being mean for college students in France and the USA? Intercultural insights from a COIL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries and Dialogues: Online Exchanges in Foreign Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Langues et Civilisations Orientales (INALCO), Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A syntactic and prosodic study of 'and', 'but' and 'so' in a corpus of spoken New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse markers: Markers in Discourse and Markers on Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accents dans les séries anglophones. A Game of Tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Accents, des Langues, et des Façons de Parler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and methodological issues in the description of spoken English syntax: Perspectives from the PAC New Zealand syntactic annotation project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2023 – Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating UN Sustainable Development Goals into Experiential Digital Global Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Vanderhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen J. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha J. Strickland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Virtual Conference on Global Learning - "Transforming Global Learning Practice: Time for Action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Colleges and Universities, Oct 2022, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What TV series “do” to phonology and vice-versa – or should TV series be used as phonological corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking disciplines with TV series: an epistemological perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'anglais néo-zélandais sur le marché linguistique contemporain ? Évolution, (auto-)représentations et insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Phonologies de l'anglais : identités, variations, représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation and change in the accents of Australia and New Zealand: methodological perspectives and sociolinguistic insights from the PAC research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - Modern English Linguistics, Universität Bern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hannah Hedegard, May 2022, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC New Zealand & Australia: small but comparable corpora for a socio-phonetic study of vowels in motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPADE-PAC-PFC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie et petits corpus : un mariage de raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLICo JET 2018 — Corpus and Representativeness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités nordiques & diffusion de l’anglais : enjeux historiques & sociophonologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif du laboratoire CREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Game of Phones » : territoires et accents dans Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte et le territoire : La construction des espaces dans les séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and non-native variation in rhoticity and r-sandhi: how to transpose a coding system from PAC to ICE-IPAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Herry-Benit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeki Kamiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Trifu Dejeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gros-Bonfiglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2016: English Melodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Parole et Langage, Aix-Marseille Université, Sep 2016, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency Phonology and the New Zealand short front vowel shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2016 International Conference - English Melodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Aix-en-Provence (Laboratoire LPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'r' de sandhi en anglais et la liaison en français : deux phénoménologies à la lumière des données PAC et PFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLORAL-PFC : schwa, phonologie de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependency Phonology interpretation of the New Zealand short front vowel shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice (Sophia Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the syllabification of sandhi ‘r’: evidence from the PAC corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "Autour de la syllabe : phonétique, phonologie, psycholinguistique et acquisition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers (MSHS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et changement : le Short Front Vowel Shift et le NEAR/SQUARE merger à la lumière du corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Phonologie de l’Anglais »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representation and evolution of Australian English and New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ALOES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding and coding extraction in a large decentralized project: r-sandhi in PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2014 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur la rhoticité et le ‘r’ de sandhi dans le corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque jeunes chercheurs COLDOC - "Traitement de corpus : outils et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription d’un grand corpus oral : conventions et exercices pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Corpus et phonologie de l’anglais : du lexique au discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLL, U. François Rabelais Tours, Jun 2012, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le r de sandhi en anglais : approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhi-r in English: some preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PHONLEX, Université de Toulouse II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhi-r across varieties of English: a methodological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALOES 2010, 15e colloque d'anglais oral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonologie de l'anglais contemporain en Nouvelle-Zélande : corpus et dynamique des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01212503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Viollain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en linguistique anglaise, Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: Multifocal Analyses of Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrer le sens en anglais et en français - Marqueurs et structures : articulations et constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’anglais néo-zélandais sur le marché linguistique contemporain ? Évolution, (auto-)représentations et insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léa Boichard; Olivier Glain; Manuel Jobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais II. Identités, variations, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the New Zealand Front Vowel Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Przewozny; Cécile Viollain; Sylvain Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: multifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.177-199, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-sandhi in English and liaison in French: two phenomenologies in the light of the PAC and PFC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Przewozny; Cécile Viollain; Sylvain Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: mutlifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.98-126, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et changement : le Short Front Vowel Shift et le NEAR/SQUARE merger à la lumière du corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Glain; Manuel Jobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais : théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.85-113, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand; Philip Carr; Inès Brulard-Carr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde: variation et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.393-413, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand; Philip Carr; Inès Brulard-Carr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde : variation et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-370, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'r' de sandhi en anglais : corpus et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Soum-Favaro; A. Coquillon; J.-P. Chevrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liaison : approches contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlin : Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-344, 2014, 978-3-0351-9838-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What TV series &amp;quot;do&amp;quot; to phonology and vice-versa – or should TV series be used as phonological corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rethinking Academic Disciplines with TV Series: An Epistemological Perspective, 22, http://journals.openedition.org/tvseries/7368. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.7368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Phones: the phonology of the Northern, the Southern and the foreign in Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De petits corpus pour une grande base de données sur l'anglais oral contemporain : quels enjeux à la lumière du programme PAC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.3222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representation and Evolution of Australian English and New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Sandhi in English: How to Constrain Theoretical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, World Englishes, 2, pp.103-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back on the PAC program's Labovian roots: 20 years of sociolinguistic methods and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque sur l'anglais oral de Villetaneuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALOES, Mar 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing sociolinguistic variation around the English-speaking world based on small phonological corpora: achievements and current challenges within the PAC program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2025: Spoken English Varieties - Perception and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional study of like in the PAC Dunedin corpus: functions, syntactic position, and phonetic and prosodic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2025 - Spoken English varieties: Perception and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Education&amp;quot; : pourquoi un tel festival des accents de l’anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Accents 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet de St Etienne, Mar 2025, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wicked Accent of the South – or how accents (no longer) signal wickedness in fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wicked! Réécritures, révisions et résistances de la méchanceté au féminin dans les fictions populaires et de jeunesse anglophones (XIXe- XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Oct 2025, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does well-being mean for college students in France and the USA? Intercultural insights from a COIL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries and Dialogues: Online Exchanges in Foreign Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Langues et Civilisations Orientales (INALCO), Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A syntactic and prosodic study of 'and', 'but' and 'so' in a corpus of spoken New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse markers: Markers in Discourse and Markers on Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accents dans les séries anglophones. A Game of Tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Accents, des Langues, et des Façons de Parler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and methodological issues in the description of spoken English syntax: Perspectives from the PAC New Zealand syntactic annotation project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2023 – Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating UN Sustainable Development Goals into Experiential Digital Global Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Vanderhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen J. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha J. Strickland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Virtual Conference on Global Learning - "Transforming Global Learning Practice: Time for Action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Colleges and Universities, Oct 2022, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What TV series “do” to phonology and vice-versa – or should TV series be used as phonological corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking disciplines with TV series: an epistemological perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'anglais néo-zélandais sur le marché linguistique contemporain ? Évolution, (auto-)représentations et insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Phonologies de l'anglais : identités, variations, représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation and change in the accents of Australia and New Zealand: methodological perspectives and sociolinguistic insights from the PAC research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - Modern English Linguistics, Universität Bern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hannah Hedegard, May 2022, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC New Zealand & Australia: small but comparable corpora for a socio-phonetic study of vowels in motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPADE-PAC-PFC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie et petits corpus : un mariage de raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLICo JET 2018 — Corpus and Representativeness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités nordiques & diffusion de l’anglais : enjeux historiques & sociophonologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif du laboratoire CREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Game of Phones » : territoires et accents dans Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte et le territoire : La construction des espaces dans les séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and non-native variation in rhoticity and r-sandhi: how to transpose a coding system from PAC to ICE-IPAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Herry-Benit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeki Kamiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Trifu Dejeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gros-Bonfiglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2016: English Melodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Parole et Langage, Aix-Marseille Université, Sep 2016, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency Phonology and the New Zealand short front vowel shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2016 International Conference - English Melodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Aix-en-Provence (Laboratoire LPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'r' de sandhi en anglais et la liaison en français : deux phénoménologies à la lumière des données PAC et PFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLORAL-PFC : schwa, phonologie de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependency Phonology interpretation of the New Zealand short front vowel shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice (Sophia Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the syllabification of sandhi ‘r’: evidence from the PAC corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "Autour de la syllabe : phonétique, phonologie, psycholinguistique et acquisition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers (MSHS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et changement : le Short Front Vowel Shift et le NEAR/SQUARE merger à la lumière du corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Phonologie de l’Anglais »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representation and evolution of Australian English and New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ALOES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding and coding extraction in a large decentralized project: r-sandhi in PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2014 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription d’un grand corpus oral : conventions et exercices pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Corpus et phonologie de l’anglais : du lexique au discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLL, U. François Rabelais Tours, Jun 2012, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur la rhoticité et le ‘r’ de sandhi dans le corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque jeunes chercheurs COLDOC - "Traitement de corpus : outils et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le r de sandhi en anglais : approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhi-r in English: some preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PHONLEX, Université de Toulouse II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhi-r across varieties of English: a methodological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALOES 2010, 15e colloque d'anglais oral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonologie de l'anglais contemporain en Nouvelle-Zélande : corpus et dynamique des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01212503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-corpus-phonology-of-english-hb.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Coulouma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04703939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/phonologies-de-langlais-tome-ii/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~La-prononciation-de-l-anglais~.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.7368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04203004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chatellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.727" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05124661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delhem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Codron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04628651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04766226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Vanderhoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen J. Dunn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha J. Strickland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu Dejeu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gros-Bonfiglioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334199v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eychenne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-corpus-phonology-of-english-hb.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Coulouma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04703939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/phonologies-de-langlais-tome-ii/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~La-prononciation-de-l-anglais~.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.7368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04203004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chatellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.727" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05124661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delhem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Codron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04628651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04766226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Vanderhoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen J. Dunn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha J. Strickland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu Dejeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gros-Bonfiglioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eychenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>