--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Viollain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en linguistique anglaise, Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: Multifocal Analyses of Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrer le sens en anglais et en français - Marqueurs et structures : articulations et constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’anglais néo-zélandais sur le marché linguistique contemporain ? Évolution, (auto-)représentations et insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léa Boichard; Olivier Glain; Manuel Jobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais II. Identités, variations, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the New Zealand Front Vowel Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Przewozny; Cécile Viollain; Sylvain Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: multifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.177-199, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-sandhi in English and liaison in French: two phenomenologies in the light of the PAC and PFC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Przewozny; Cécile Viollain; Sylvain Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: mutlifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.98-126, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et changement : le Short Front Vowel Shift et le NEAR/SQUARE merger à la lumière du corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Glain; Manuel Jobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais : théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.85-113, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand; Philip Carr; Inès Brulard-Carr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde: variation et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.393-413, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand; Philip Carr; Inès Brulard-Carr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde : variation et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-370, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'r' de sandhi en anglais : corpus et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Soum-Favaro; A. Coquillon; J.-P. Chevrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liaison : approches contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlin : Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-344, 2014, 978-3-0351-9838-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What TV series &amp;quot;do&amp;quot; to phonology and vice-versa – or should TV series be used as phonological corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rethinking Academic Disciplines with TV Series: An Epistemological Perspective, 22, http://journals.openedition.org/tvseries/7368. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.7368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Phones: the phonology of the Northern, the Southern and the foreign in Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De petits corpus pour une grande base de données sur l'anglais oral contemporain : quels enjeux à la lumière du programme PAC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.3222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representation and Evolution of Australian English and New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Sandhi in English: How to Constrain Theoretical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, World Englishes, 2, pp.103-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back on the PAC program's Labovian roots: 20 years of sociolinguistic methods and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque sur l'anglais oral de Villetaneuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALOES, Mar 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing sociolinguistic variation around the English-speaking world based on small phonological corpora: achievements and current challenges within the PAC program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2025: Spoken English Varieties - Perception and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional study of like in the PAC Dunedin corpus: functions, syntactic position, and phonetic and prosodic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2025 - Spoken English varieties: Perception and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Education&amp;quot; : pourquoi un tel festival des accents de l’anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Accents 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet de St Etienne, Mar 2025, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wicked Accent of the South – or how accents (no longer) signal wickedness in fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wicked! Réécritures, révisions et résistances de la méchanceté au féminin dans les fictions populaires et de jeunesse anglophones (XIXe- XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Oct 2025, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does well-being mean for college students in France and the USA? Intercultural insights from a COIL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries and Dialogues: Online Exchanges in Foreign Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Langues et Civilisations Orientales (INALCO), Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A syntactic and prosodic study of 'and', 'but' and 'so' in a corpus of spoken New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse markers: Markers in Discourse and Markers on Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accents dans les séries anglophones. A Game of Tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Accents, des Langues, et des Façons de Parler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and methodological issues in the description of spoken English syntax: Perspectives from the PAC New Zealand syntactic annotation project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2023 – Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating UN Sustainable Development Goals into Experiential Digital Global Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Vanderhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen J. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha J. Strickland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Virtual Conference on Global Learning - "Transforming Global Learning Practice: Time for Action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Colleges and Universities, Oct 2022, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What TV series “do” to phonology and vice-versa – or should TV series be used as phonological corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking disciplines with TV series: an epistemological perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'anglais néo-zélandais sur le marché linguistique contemporain ? Évolution, (auto-)représentations et insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Phonologies de l'anglais : identités, variations, représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation and change in the accents of Australia and New Zealand: methodological perspectives and sociolinguistic insights from the PAC research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - Modern English Linguistics, Universität Bern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hannah Hedegard, May 2022, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC New Zealand & Australia: small but comparable corpora for a socio-phonetic study of vowels in motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPADE-PAC-PFC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie et petits corpus : un mariage de raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLICo JET 2018 — Corpus and Representativeness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités nordiques & diffusion de l’anglais : enjeux historiques & sociophonologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif du laboratoire CREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Game of Phones » : territoires et accents dans Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte et le territoire : La construction des espaces dans les séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and non-native variation in rhoticity and r-sandhi: how to transpose a coding system from PAC to ICE-IPAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Herry-Benit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeki Kamiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Trifu Dejeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gros-Bonfiglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2016: English Melodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Parole et Langage, Aix-Marseille Université, Sep 2016, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency Phonology and the New Zealand short front vowel shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2016 International Conference - English Melodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Aix-en-Provence (Laboratoire LPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'r' de sandhi en anglais et la liaison en français : deux phénoménologies à la lumière des données PAC et PFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLORAL-PFC : schwa, phonologie de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependency Phonology interpretation of the New Zealand short front vowel shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice (Sophia Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the syllabification of sandhi ‘r’: evidence from the PAC corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "Autour de la syllabe : phonétique, phonologie, psycholinguistique et acquisition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers (MSHS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et changement : le Short Front Vowel Shift et le NEAR/SQUARE merger à la lumière du corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Phonologie de l’Anglais »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representation and evolution of Australian English and New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ALOES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding and coding extraction in a large decentralized project: r-sandhi in PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2014 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription d’un grand corpus oral : conventions et exercices pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Corpus et phonologie de l’anglais : du lexique au discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLL, U. François Rabelais Tours, Jun 2012, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur la rhoticité et le ‘r’ de sandhi dans le corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque jeunes chercheurs COLDOC - "Traitement de corpus : outils et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le r de sandhi en anglais : approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhi-r in English: some preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PHONLEX, Université de Toulouse II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhi-r across varieties of English: a methodological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALOES 2010, 15e colloque d'anglais oral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonologie de l'anglais contemporain en Nouvelle-Zélande : corpus et dynamique des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01212503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Viollain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en linguistique anglaise, Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: Multifocal Analyses of Variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edinburgh University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramétrer le sens en anglais et en français - Marqueurs et structures : articulations et constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’anglais néo-zélandais sur le marché linguistique contemporain ? Évolution, (auto-)représentations et insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léa Boichard; Olivier Glain; Manuel Jobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais II. Identités, variations, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the New Zealand Front Vowel Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Przewozny; Cécile Viollain; Sylvain Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: multifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.177-199, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-sandhi in English and liaison in French: two phenomenologies in the light of the PAC and PFC data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Przewozny; Cécile Viollain; Sylvain Navarro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Phonology of English: mutlifocal analyses of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.98-126, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et changement : le Short Front Vowel Shift et le NEAR/SQUARE merger à la lumière du corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Glain; Manuel Jobert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonologies de l'anglais : théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.85-113, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand; Philip Carr; Inès Brulard-Carr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde: variation et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Midi, pp.393-413, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand; Philip Carr; Inès Brulard-Carr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation de l'anglais contemporain dans le monde : variation et structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.349-370, 2015, 978-2-8107-0382-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'r' de sandhi en anglais : corpus et méthodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Soum-Favaro; A. Coquillon; J.-P. Chevrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La liaison : approches contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berlin : Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.317-344, 2014, 978-3-0351-9838-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What TV series &amp;quot;do&amp;quot; to phonology and vice-versa – or should TV series be used as phonological corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rethinking Academic Disciplines with TV Series: An Epistemological Perspective, 22, http://journals.openedition.org/tvseries/7368. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tvseries.7368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game of Phones: the phonology of the Northern, the Southern and the foreign in Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De petits corpus pour une grande base de données sur l'anglais oral contemporain : quels enjeux à la lumière du programme PAC ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les petits corpus, 18, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.3222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Representation and Evolution of Australian English and New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anglophonia.727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-Sandhi in English: How to Constrain Theoretical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, World Englishes, 2, pp.103-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking back on the PAC program's Labovian roots: 20 years of sociolinguistic methods and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème colloque sur l'anglais oral de Villetaneuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ALOES, Mar 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing sociolinguistic variation around the English-speaking world based on small phonological corpora: achievements and current challenges within the PAC program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2025: Spoken English Varieties - Perception and Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex Education&amp;quot; : pourquoi un tel festival des accents de l’anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Accents 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet de St Etienne, Mar 2025, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wicked Accent of the South – or how accents (no longer) signal wickedness in fiction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wicked! Réécritures, révisions et résistances de la méchanceté au féminin dans les fictions populaires et de jeunesse anglophones (XIXe- XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Artois, Oct 2025, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional study of like in the PAC Dunedin corpus: functions, syntactic position, and phonetic and prosodic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2025 - Spoken English varieties: Perception and representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix Marseille Université, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does well-being mean for college students in France and the USA? Intercultural insights from a COIL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discoveries and Dialogues: Online Exchanges in Foreign Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Langues et Civilisations Orientales (INALCO), Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A syntactic and prosodic study of 'and', 'but' and 'so' in a corpus of spoken New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse markers: Markers in Discourse and Markers on Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les accents dans les séries anglophones. A Game of Tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Accents, des Langues, et des Façons de Parler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and methodological issues in the description of spoken English syntax: Perspectives from the PAC New Zealand syntactic annotation project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Raineri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2023 – Spoken English varieties: interfaces and multidimensional approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating UN Sustainable Development Goals into Experiential Digital Global Exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie V. Vanderhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen J. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha J. Strickland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Virtual Conference on Global Learning - "Transforming Global Learning Practice: Time for Action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Colleges and Universities, Oct 2022, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What TV series “do” to phonology and vice-versa – or should TV series be used as phonological corpora?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking disciplines with TV series: an epistemological perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'anglais néo-zélandais sur le marché linguistique contemporain ? Évolution, (auto-)représentations et insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Phonologies de l'anglais : identités, variations, représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation and change in the accents of Australia and New Zealand: methodological perspectives and sociolinguistic insights from the PAC research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire - Modern English Linguistics, Universität Bern</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hannah Hedegard, May 2022, Berne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAC New Zealand & Australia: small but comparable corpora for a socio-phonetic study of vowels in motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPADE-PAC-PFC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie et petits corpus : un mariage de raison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFLICo JET 2018 — Corpus and Representativeness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, May 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités nordiques & diffusion de l’anglais : enjeux historiques & sociophonologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire collectif du laboratoire CREA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Game of Phones » : territoires et accents dans Game of Thrones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La carte et le territoire : La construction des espaces dans les séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Jun 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and non-native variation in rhoticity and r-sandhi: how to transpose a coding system from PAC to ICE-IPAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Herry-Benit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeki Kamiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Trifu Dejeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gros-Bonfiglioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2016: English Melodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Parole et Langage, Aix-Marseille Université, Sep 2016, Aix - en - Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependency Phonology and the New Zealand short front vowel shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2016 International Conference - English Melodies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Aix-en-Provence (Laboratoire LPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'r' de sandhi en anglais et la liaison en français : deux phénoménologies à la lumière des données PAC et PFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLORAL-PFC : schwa, phonologie de corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FMSH, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependency Phonology interpretation of the New Zealand short front vowel shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice (Sophia Antipolis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the syllabification of sandhi ‘r’: evidence from the PAC corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études "Autour de la syllabe : phonétique, phonologie, psycholinguistique et acquisition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers (MSHS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation et changement : le Short Front Vowel Shift et le NEAR/SQUARE merger à la lumière du corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Phonologie de l’Anglais »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Saint-Etienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the representation and evolution of Australian English and New Zealand English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’ALOES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Villetaneuse (Université Paris 13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coding and coding extraction in a large decentralized project: r-sandhi in PAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAC 2014 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier (Université Paul Valéry, Montpellier III), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription d’un grand corpus oral : conventions et exercices pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Przewozny-Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Corpus et phonologie de l’anglais : du lexique au discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLL, U. François Rabelais Tours, Jun 2012, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur la rhoticité et le ‘r’ de sandhi dans le corpus PAC Nouvelle-Zélande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque jeunes chercheurs COLDOC - "Traitement de corpus : outils et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le r de sandhi en anglais : approche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes rencontres du Réseau Français de Phonologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tours (Université de Tours), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhi-r in English: some preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PHONLEX, Université de Toulouse II.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandhi-r across varieties of English: a methodological approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALOES 2010, 15e colloque d'anglais oral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociophonologie de l'anglais contemporain en Nouvelle-Zélande : corpus et dynamique des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Viollain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Toulouse le Mirail - Toulouse II, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014TOU20070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01212503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-corpus-phonology-of-english-hb.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Coulouma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04703939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/phonologies-de-langlais-tome-ii/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~La-prononciation-de-l-anglais~.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.7368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04203004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chatellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.727" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05124661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delhem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348098v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Codron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04628651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04766226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Vanderhoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen J. Dunn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha J. Strickland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu Dejeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gros-Bonfiglioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eychenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Przewozny-Desriaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghuniversitypress.com/book-the-corpus-phonology-of-english-hb.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Coulouma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04703939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/livre/phonologies-de-langlais-tome-ii/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~La-prononciation-de-l-anglais~.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04381186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.7368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04203004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chatellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01961005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.3222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.727" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Codron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05124661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delhem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raineri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05348081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04628651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04766226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334121v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Vanderhoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen J. Dunn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha J. Strickland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Fabre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04334037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Trifu Dejeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gros-Bonfiglioli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334156v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334199v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eychenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04862281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334171v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01212503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOU20070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>