--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -470,76 +470,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03239710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YIF1B mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
+                <w:t xml:space="preserve">Corrigendum to: &amp;lt;i&amp;gt;YIF1B&amp;lt;/i&amp;gt; mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gérard</w:t>
+                <w:t xml:space="preserve">Xavier Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Boris Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -561,119 +561,119 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143 (10), pp.2911-2928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002603v1</w:t>
+                <w:t xml:space="preserve">hal-04316191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: &amp;lt;i&amp;gt;YIF1B&amp;lt;/i&amp;gt; mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
+                <w:t xml:space="preserve">YIF1B mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gerard</w:t>
+                <w:t xml:space="preserve">Xavier Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Boris Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -695,70 +695,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143 (10), pp.2911-2928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316191v1</w:t>
+                <w:t xml:space="preserve">hal-03002603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal projections to the main olfactory bulb revealed by trans‐synaptic retrograde tracing in mice</w:t>
               </w:r>
@@ -1006,295 +1006,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin-IRES-Cre Mice: Between Knockout and Wild-Type?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roles of Hippocampal Somatostatin Receptor Subtypes in Stress Response and Emotionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gastambide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grouselle</w:t>
+                <w:t xml:space="preserve">Nadia Henkous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00131⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (8), pp.1647-1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2016.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873513v1</w:t>
+                <w:t xml:space="preserve">hal-03013941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of Hippocampal Somatostatin Receptor Subtypes in Stress Response and Emotionality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas D. Prévôt</w:t>
+                <w:t xml:space="preserve">Somatostatin-IRES-Cre Mice: Between Knockout and Wild-Type?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gastambide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Viollet</w:t>
+                <w:t xml:space="preserve">Virginie Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Henkous</w:t>
+                <w:t xml:space="preserve">Alexandra Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martel</w:t>
+                <w:t xml:space="preserve">Dominique Grouselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (8), pp.1647-1656. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npp.2016.281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013941v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Serum Insulin-Like Growth Factor-I Predicts Cognitive Decline in Alzheimer's Disease</w:t>
               </w:r>
@@ -3310,51 +3310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="230B054C"/>
+    <w:nsid w:val="18D5027E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3541,51 +3541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-viollet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1302-2404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142830852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-5171-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Fayad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M Reynolds" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tolu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mondoloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03239710v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Therreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chevaleyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Lepicard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03002603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Boris Emerit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa235" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa449" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L. Epstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24846" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Nocera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Fiquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Labarthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastambide" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Henkous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2016.281" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Funalot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Brunel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Seux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt206" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2012-2063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loudes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22317" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2798A1E1E8AF535FE24FBCE9E1A4961AFE7B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2007.09.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Alonso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gabellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannary Meas-Yedid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2633-06.2006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moneta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richichi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliprandi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dournaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02146.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXD292MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(02)00074-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5Q3MDLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungerer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00249.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-904WJ54Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soli&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Layadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl Fayad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm. Reynolds" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Torquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tolu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondoloni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-viollet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1302-2404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142830852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-5171-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Fayad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M Reynolds" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tolu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mondoloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03239710v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Therreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chevaleyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Lepicard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Boris Emerit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa449" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03002603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L. Epstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24846" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Nocera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Fiquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastambide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Henkous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2016.281" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Labarthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Funalot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Brunel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Seux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt206" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2012-2063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loudes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22317" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2798A1E1E8AF535FE24FBCE9E1A4961AFE7B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2007.09.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Alonso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gabellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannary Meas-Yedid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2633-06.2006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moneta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richichi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliprandi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dournaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02146.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXD292MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(02)00074-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5Q3MDLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungerer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00249.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-904WJ54Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soli&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Layadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl Fayad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm. Reynolds" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Torquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tolu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondoloni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>