--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -168,2649 +168,2783 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individualistic reward-seeking strategies that predict response to nicotine emerge among isogenic male mice living in a micro-society</w:t>
+                <w:t xml:space="preserve">Dopaminergic mechanisms of dynamical social specialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie L Fayad</w:t>
+                <w:t xml:space="preserve">C. Solié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren M Reynolds</w:t>
+                <w:t xml:space="preserve">A. Nicolson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Torquet</w:t>
+                <w:t xml:space="preserve">R. Justo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Tolu</w:t>
+                <w:t xml:space="preserve">Y. Layadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mondoloni</w:t>
+                <w:t xml:space="preserve">B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (10), pp.e3002850. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-026-10301-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758768v1</w:t>
+                <w:t xml:space="preserve">pasteur-05612080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local circuit allowing hypothalamic control of hippocampal area CA2 activity and consequences for CA1</w:t>
+                <w:t xml:space="preserve">Individualistic reward-seeking strategies that predict response to nicotine emerge among isogenic male mice living in a micro-society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Sophie L Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Therreau</w:t>
+                <w:t xml:space="preserve">Lauren M Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Chevaleyre</w:t>
+                <w:t xml:space="preserve">Nicolas Torquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eude Lepicard</w:t>
+                <w:t xml:space="preserve">Stefania Tolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Viollet</w:t>
+                <w:t xml:space="preserve">Sarah Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e63352. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.e3002850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.63352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03239710v2</w:t>
+                <w:t xml:space="preserve">hal-04758768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: &amp;lt;i&amp;gt;YIF1B&amp;lt;/i&amp;gt; mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
+                <w:t xml:space="preserve">Local circuit allowing hypothalamic control of hippocampal area CA2 activity and consequences for CA1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Diaz</w:t>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gerard</w:t>
+                <w:t xml:space="preserve">Ludivine Therreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Boris Emerit</w:t>
+                <w:t xml:space="preserve">Vivien Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Areias</w:t>
+                <w:t xml:space="preserve">Eude Lepicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Geny</w:t>
+                <w:t xml:space="preserve">Cécile Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 143 (10), pp.2911-2928. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e63352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.63352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316191v1</w:t>
+                <w:t xml:space="preserve">inserm-03239710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YIF1B mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to: &amp;lt;i&amp;gt;YIF1B&amp;lt;/i&amp;gt; mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Boris Emerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Areias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143 (10), pp.2911-2928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa235⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002603v1</w:t>
+                <w:t xml:space="preserve">hal-04316191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal projections to the main olfactory bulb revealed by trans‐synaptic retrograde tracing in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YIF1B mutations cause a post-natal neurodevelopmental syndrome associated with Golgi and primary cilium alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Boris Emerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanette Schneider</w:t>
+                <w:t xml:space="preserve">Julie Areias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chaudy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Benani</w:t>
+                <w:t xml:space="preserve">David Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cne.24846⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143 (10), pp.2911-2928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620936v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin Serves a Modulatory Role in the Mouse Olfactory Bulb: Neuroanatomical and Behavioral Evidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centrifugal projections to the main olfactory bulb revealed by trans‐synaptic retrograde tracing in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Simon</w:t>
+                <w:t xml:space="preserve">Nanette Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Fiquet</w:t>
+                <w:t xml:space="preserve">Sylvie Chaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Chen</w:t>
+                <w:t xml:space="preserve">Alberto L. Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Gascuel</w:t>
+                <w:t xml:space="preserve">Alexandre Benani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (61), pp.61. </w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 528 (11), pp.1805-1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2019.00061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cne.24846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332825v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of Hippocampal Somatostatin Receptor Subtypes in Stress Response and Emotionality</w:t>
+                <w:t xml:space="preserve">Somatostatin Serves a Modulatory Role in the Mouse Olfactory Bulb: Neuroanatomical and Behavioral Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas D. Prévôt</w:t>
+                <w:t xml:space="preserve">Sonia Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gastambide</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Viollet</w:t>
+                <w:t xml:space="preserve">Axelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Henkous</w:t>
+                <w:t xml:space="preserve">Oriane Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martel</w:t>
+                <w:t xml:space="preserve">Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2016.281⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (61), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2019.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013941v1</w:t>
+                <w:t xml:space="preserve">hal-02332825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin-IRES-Cre Mice: Between Knockout and Wild-Type?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Roles of Hippocampal Somatostatin Receptor Subtypes in Stress Response and Emotionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gastambide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Grouselle</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Henkous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00131⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (8), pp.1647-1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2016.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873513v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Serum Insulin-Like Growth Factor-I Predicts Cognitive Decline in Alzheimer's Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hanon</w:t>
+                <w:t xml:space="preserve">Somatostatin-IRES-Cre Mice: Between Knockout and Wild-Type?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Funalot</w:t>
+                <w:t xml:space="preserve">Virginie Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Viollet</w:t>
+                <w:t xml:space="preserve">Alexandra Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grouselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-151162⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515296v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-Like Growth Factor-I, Insulin-Like Growth factor Binding Protein-3 and Blood Hemoglobin Concentration in an Elderly Population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Low Serum Insulin-Like Growth Factor-I Predicts Cognitive Decline in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Funalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glu200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.641-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-151162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507515v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effect of intravitreal injection of vasoactive intestinal peptide-loaded liposomes on experimental autoimmune uveoretinitis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Insulin-Like Growth Factor-I, Insulin-Like Growth factor Binding Protein-3 and Blood Hemoglobin Concentration in an Elderly Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Funalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Viollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Seux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 69 (8), pp.1025-1032. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glt206⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 70 (7), pp.854-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glu200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446108v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin-Like Growth Factor-I and Insulin-Like Growth Factor Binding Protein-3 in Alzheimer's Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Protective effect of intravitreal injection of vasoactive intestinal peptide-loaded liposomes on experimental autoimmune uveoretinitis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Funalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Quinquis</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Seux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2012-2063⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (8), pp.1025-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glt206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507526v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin interneurons delineate the inner part of the external plexiform layer in the mouse main olfactory bulb</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bernard</w:t>
+                <w:t xml:space="preserve">Insulin-Like Growth Factor-I and Insulin-Like Growth Factor Binding Protein-3 in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Funalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Loudes</w:t>
+                <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Videau</w:t>
+                <w:t xml:space="preserve">Laurent Quinquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 518 (11), pp.1976-1994. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (12), pp.4673-4681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cne.22317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/jc.2012-2063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03013523v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatinergic systems in brain: Networks and functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Somatostatin interneurons delineate the inner part of the external plexiform layer in the mouse main olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lepousez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Videau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2007.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (11), pp.1976-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.22317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531952v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated Somatostatin Type 2 Receptors Traffic In Vivo in Central Neurons from Dendrites to the Trans Golgi Before Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+                <w:t xml:space="preserve">Somatostatinergic systems in brain: Networks and functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lepousez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lelouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Viollet</w:t>
+                <w:t xml:space="preserve">Catherine Loudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kiyoko Toyama</w:t>
+                <w:t xml:space="preserve">Catherine Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2007.00580.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 286 (1-2), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2007.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342680v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory discrimination learning increases the survival of adult-born neurons in the olfactory bulb.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Activated Somatostatin Type 2 Receptors Traffic In Vivo in Central Neurons from Dendrites to the Trans Golgi Before Recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lelouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
+                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoko Toyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2633-06.2006⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (7), pp.820-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2007.00580.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00161049v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin receptor subtypes 2 and 4 affect seizure susceptibility and hippocampal excitatory neurotransmission in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olfactory discrimination learning increases the survival of adult-born neurons in the olfactory bulb.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Richichi</w:t>
+                <w:t xml:space="preserve">Mariana Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aliprandi</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine Gabellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dournaud</w:t>
+                <w:t xml:space="preserve">Vannary Meas-Yedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dutar</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Olivo-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 16 (5), pp.843-849. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (41), pp.10508-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02146.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2633-06.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02325384v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00161049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial learning and synaptic hippocampal plasticity in type 2 somatostatin receptor knock-out mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Somatostatin receptor subtypes 2 and 4 affect seizure susceptibility and hippocampal excitatory neurotransmission in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moneta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aliprandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dutar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0306-4522(02)00074-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (5), pp.843-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2002.02146.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325393v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatial learning and synaptic hippocampal plasticity in type 2 somatostatin receptor knock-out mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Vaillend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 112 (2), pp.455-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0306-4522(02)00074-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Involvement of sst2 somatostatin receptor in locomotor, exploratory activity and emotional reactivity in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Vaillend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Bluet-Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ungerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (10), pp.3761-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2000.00249.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2820,147 +2954,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires Bis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Descotes-Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Levenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, Connaissance et savoirs, 978-2-7539-0164-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2970,279 +3104,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic mechanisms of dynamical social specialization in mouse microsocieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Solié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Justo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Layadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual variations in reward-seeking adaptability emerge among isogenic mice living in a micro-society and predict their response to nicotine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sl Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lm. Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Torquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tolu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3310,51 +3444,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18D5027E"/>
+    <w:nsid w:val="8F2A3B12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3541,51 +3675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-viollet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1302-2404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142830852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-5171-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Fayad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M Reynolds" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tolu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mondoloni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03239710v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Therreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chevaleyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Lepicard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63352" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Boris Emerit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa449" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03002603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa235" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L. Epstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24846" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Nocera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Fiquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastambide" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Henkous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2016.281" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Labarthe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Funalot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Brunel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Seux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt206" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2012-2063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loudes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22317" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2798A1E1E8AF535FE24FBCE9E1A4961AFE7B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2007.09.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161049v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Alonso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gabellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannary Meas-Yedid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2633-06.2006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moneta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richichi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliprandi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dournaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02146.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXD292MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(02)00074-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5Q3MDLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungerer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00249.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-904WJ54Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soli&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Layadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl Fayad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm. Reynolds" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Torquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tolu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondoloni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-viollet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1302-2404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142830852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-5171-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05612080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Layadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10301-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Fayad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M Reynolds" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Tolu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mondoloni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002850" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03239710v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Therreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chevaleyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eude Lepicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63352" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gerard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Boris Emerit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Areias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa449" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03002603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#233;rard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanette Schneider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaudy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto L. Epstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24846" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332825v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Nocera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Fiquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2019.00061" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gastambide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Henkous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2016.281" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Labarthe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515296v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hanon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Funalot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-151162" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507515v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brunel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glu200" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Seux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glt206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quinquis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2012-2063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lepousez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loudes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.22317" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF2798A1E1E8AF535FE24FBCE9E1A4961AFE7B6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2007.09.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Alonso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Gabellec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannary Meas-Yedid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivo-Marin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2633-06.2006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moneta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richichi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aliprandi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dournaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02146.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXD292MN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Vaillend" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(02)00074-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5Q3MDLR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Videau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Bluet-Pajot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ungerer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00249.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-904WJ54Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346504v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sl Fayad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lm. Reynolds" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Torquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tolu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondoloni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>