--- v0 (2026-03-09)
+++ v1 (2026-04-14)
@@ -1006,1322 +1006,1322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04642217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De pourpre et d’or. Réflexions sur le sacramentaire à l’usage de Cologne (Paris, BnF, ms. lat. 817)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klaus Gereon Beuckers; Ursula Prinz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Gießener Evangeliar und die Malerische Gruppe der Kölner Buchmalerei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9 (1), Böhlau Verlag, pp.269-289, 2023, Forschungen zu Kunst, Geschichte und Literatur des Mittelalters, 978-3-412-52487-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7788/9783412524890.269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04562774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atelier 2. Les médiévistes face aux non-médiévistes. Tensions et attentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Aurell; Florian Besson; Justine Breton; Lucie Malbos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiévistes face au médiévalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173-180, 2023, 978-2-75359-221-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.191713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05484027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La topographie du sacré dans l'espace ecclésial. Énumérer, ordonner, édifier : Saint-Hilaire de Poitiers et son décor peint à la fin du XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éléonore Andrieu, Pierre Chastang, Fabrice Delivré, Joseph Morsel, Valérie Theis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir des listes au Moyen Âge - III. Listes, temps, espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-310, 2023, Histoire ancienne et médiévale, 979-10-351-0866-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04146166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre et le roi au premier Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre enluminé médiéval, instrument politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-51, 2021, Quaderni napoletani di storia dell’arte medievale, 978-8-8331-3700-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04564240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une figure et ses images : la représentation d’Arthur à la fin du Moyen Âge (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Ferlampin-Acher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La matière arthurienne tardive en Europe : 1270-1530</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-137, 2020, 978-2-75357-778-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05006425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liber et circuitus, Le livre juratoire et la cité au XIIIe siècle (Troyes au XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vinni Lucherini e Gerardo Boto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cattedrale nella città medievale: i rituali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.21-51, 2021, Quaderni napoletani di storia dell’arte medievale, 978-8-8331-3700-1</w:t>
+              <w:t xml:space="preserve">, pp.181-199, 2020, Quaderni napoletani di storia dell’arte medievale, 978-8-8331-3126-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une figure et ses images : la représentation d’Arthur à la fin du Moyen Âge (XIVe-XVe siècles)</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relics, Pilgrimage and Images in Saint-Benoît-sur-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Foletti; Katarína Kravčíková; Adrien Palladino; Sabina Rosenbergová. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrating Art Historians on the sacred Ways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizione cartacea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-263, 2018, Convivia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tower-porch in Saint-Benoît- sur-Loire, the Liminal Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Foletti; Katarína Kravčíková; Adrien Palladino; Sabina Rosenbergová. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrating Art Historians on the sacred Ways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizione cartacea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-170, 2018, Convivia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’évangéliaire d’Averbode », notice 45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bruyère; M.-G. Boutier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’historien dans son atelier, Anthologie du document écrit de l’histoire de Liège du VIIIe au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des bibliophiles liégeois, pp.231-234, 2017, 978-2-930669-13-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en ordre du monde : le sacramentaire de Marmoutier au IXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie-Diane Daussy; Nicolas Reveyron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Église, lieu de performances : In Locis competentibus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Picard, pp.85-101, 2016, 978-2-7084-1015-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture murale, chapitre 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baschet; Jérôme and Dittmar; Pierre-Olivier and Aubert; Eduardo Henrik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les images dans l'Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, 2015, 978-2-503-55158-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture murale : l'image et le lieu rituel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.123-137, 2020, 978-2-75357-778-7</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Boscani Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Baschet; Pierre-Olivier Dittmar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les images dans l'Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-82, 2015, L'atelier du médiéviste, 978-2-503-565158-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.181-199, 2020, Quaderni napoletani di storia dell’arte medievale, 978-8-8331-3126-9</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps du péché. La représentation de Salomé au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Hamidovic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rumeur Salomé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cerf, pp.69-100, 2013, 978-2-204-09999-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-263, 2018, Convivia</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner corps au Verbe. Les images de l'Annonciation au Moyen Âge central.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. D. Daussy, C. Girbea, B. Grigoriu [et al.] (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialité et Immatérialité de l'Église au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitàtii din Bucaresti, pp.101-112, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-170, 2018, Convivia</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pensée visuelle originale : l'image de la fin des temps dans le chevet de l'église de Saint-Macaire (fin du XIIIe siècle).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plaisir de l'art du Moyen Âge : commande, production et réception de l'oeuvre d'art. Mélanges en hommage à Xavier Barral i Altet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Picard, pp.826-833, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Société des bibliophiles liégeois, pp.231-234, 2017, 978-2-930669-13-7</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’offrande alimentaire : l’image du don dans le décor peint de Saint-Eutrope des Salles-Lavauguyon (XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alliance universitaire d'Auvergne and Société des amis de l'Université de Clermont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eaux et nourritures à l'époque romane: nourritures célestes, nourritures d'ici-bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis des Universités de Clermont-Ferrand, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...390 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499805v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-00726049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le style à l’épreuve de la pensée figurative, État de la question et perspectives</w:t>
               </w:r>
@@ -2820,1802 +2820,1802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04009503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visibilité et présence de l'image dans l'espace ecclésial : Byzance et Moyen Âge occidental, Anne-Orange Poilpré et Sulamith Brodeck (dir.), Michel Stavrou (collab.), Paris, Éditions de la Sorbonne (Byzantina Sorbonensia, 30), 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (257), pp.108-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03662820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collectif, The Art of Medieval Hungary, Xavier Barral i Altet, Pál Lövei, Vinni Lucherini et Imre Takács (éd.), Rome, Viella (Bibliotheca academiae hungariae – Roma, Studia, 7), 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 64 (256), pp.367-369. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.8646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ccm.8646⟩</w:t>
+                <w:t xml:space="preserve">halshs-03561926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Romanesque” Conques as a Neo-Carolingian Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Foletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sparhubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.168-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CONVI.5.131121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03478083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’image à l’époque romane, 51, pp.193-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04564618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évangiles de l’abbé Odbert de Saint-Bertin et la création à la fin du Xe siècle (Boulogne, BM, ms. 11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’image à l’époque romane, 51, pp.55-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04564597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parole d'autorité et sa sacralisation par l'écrit : les représentations d'assemblées dans les quelques images du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (250-251), pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.5049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02948438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il une pensée iconographique « romane » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Qu’est-ce que l’art roman ?, 50, pp.143-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02494150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Bibliographie] Pascale Charron, Marc Gil, Ambre Vilain ( éd.), La pensée du regard, Études d’histoire de l’art du Moyen Âge offertes à Christian Heck, Turnhout, Brepols, 2016, 29 cm, 448 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.285-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Visibilité et présence de l'image dans l'espace ecclésial : Byzance et Moyen Âge occidental, Anne-Orange Poilpré et Sulamith Brodeck (dir.), Michel Stavrou (collab.), Paris, Éditions de la Sorbonne (Byzantina Sorbonensia, 30), 2019</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les pigments, l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02326643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quête du sens et la croisée des chemins de l’iconographie aux nouvelles approches des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, A Quarter of a Century of History of Medieval Art in Europe,, 25 (1), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.5.118042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02353967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Velu, La Visitation dans l'art, Orient- Occident, Ve-XVIe siècle, F. Boespflug (préf.), Paris, Cerf (Histoire), 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 65 (257), pp.108-111</w:t>
+              <w:t xml:space="preserve">, 2018, pp.550-553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...118 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bourreau, cet inconnu, son image et ses figures dans les représentations médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miscellanea Juslittera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le bourreau en questions, 7, pp.73-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La parole d'autorité et sa sacralisation par l'écrit : les représentations d'assemblées dans les quelques images du haut Moyen Âge</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Heavenly and earthly liturgy: the Paintings in the Chapel of the abbey House of Moissac (end of the 12th Century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de cultures medievals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.165-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Svmma2016.7.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peintures murales de l’église Saint-Eutrope aux Salles-Lavauguyon (entre 1150-1170)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, pp.327-337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02353998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée visuelle des Templiers et des Hospitaliers de Saint-Jean de Jérusalem au XIIIe siècle, réflexions à partir du décor de quelques édifices du royaume de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63 (250-251), pp.151-162. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 29 (233), pp.47-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre liturgie céleste et liturgie terrestre: les peintures de la chapelle du logis abbatial de Moissac (fin du XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de cultures medievals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Svmma2016.7.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, L’image à l’époque romane, 51, pp.55-155</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cinq sens et les images au Moyen Âge : voir et revoir les œuvres visuelles médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.227-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/J.HAM.5.118042⟩</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Satured Sensorium, Principles of Perception and Mediation in the Middle Ages. Edited by Hans Henrik Lohfert Jørgensen, Henning Laugerud, Laura Katrine Skinnebach. Aarhus, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Irish Theological Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.424-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021140016661451b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...73 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix et présence. Les lettres historiées d’un missel du XIIIe siècle à l’usage de Notre-Dame de Belval (Charleville-Mézière, BM, ms. 243)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pecia : ressources en médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le livre et l’écrit, 18, pp.199-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.PECIA.5.111779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourches patibulaires et corps suppliciés dans les enluminures des XIVe-XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criminocorpus, revue hypermédia. Histoire de la justice, des crimes et des peines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les Fourches Patibulaires du Moyen Âge à l’Époque moderne. Approche interdisciplinaire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criminocorpus.3098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01367779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Trivellone. - L'hérétique imaginé. hétérodoxie et iconographie dans l'occident médiéval, de l'époque carolingienne à l'Inquisition. Turnhout, Brepols, 2009, 493 p., 166 fig., 16 h.-t. (Collection d'études médiévales de Nice, 10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (224), pp.416-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00930062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pensée visuelle originale : le décor peint de l'église de Saint-Macaire (fin du XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (219), pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.11626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Velu, La Visitation dans l'art, Orient- Occident, Ve-XVIe siècle, F. Boespflug (préf.), Paris, Cerf (Histoire), 2012</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un livre d'évangiles à l'épreuve des sens (ms. Paris, Arsenal, 592)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.550-553</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 55 (220), pp.417-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.11236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00766022v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00744006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deus est sphaera infinita&amp;quot;, Réflexions sur l'image de l'Histoire dans la Bible historiale (À partir du manuscrit 8 de la BnF)</w:t>
               </w:r>
@@ -5394,2024 +5394,2024 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04564152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet Saint-Hilaire de Poitiers, la collégiale et ses chanoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sparhubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : La tour-porche de Saint-Hilaire de Poitiers. Milieu culturel et commanditaires autour de l’an Mil, nouvelles perspectives de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile Voyer (CESCM - UMR 7302); Eric Sparhubert (CRIHAM - UR 15507), Apr 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04548223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De pourpre et d’or : réflexions sur le sacramentaire de Saint-Géréon de Cologne (Paris, BnF, latin 817)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Gießener Evangeliar und die "Malerische Gruppe" der Kölner Buchmalerei um 1000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'histoire de l'art de l'Université de Kiel; Institut d'histoire de l'art de l'Université Justus Liebig de Giessen, Sep 2022, Gieben, Allemagne. pp.269-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04562915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Édifier et ordonner, l'exemple du décor peint de la basilique Saint-Hilaire de Poitiers au XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : Le corps du monument sacré. Formes architecturales et décoratives, environnement et identités (IXe-XIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national d'histoire de l'art (INHA), Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04562957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'histoire de l'art de l'Université de Kiel; Institut d'histoire de l'art de l'Université Justus Liebig de Giessen, Sep 2022, Gieben, Allemagne. pp.269-289</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décor peint de la crypte de la collégiale de Saint-Aignan-sur-Cher, une image de la confession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Les cryptes romanes et leur décor peint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Apr 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Présentation du projet Saint-Hilaire de Poitiers, la collégiale et ses chanoines</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04563098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : L’ontologie du christianisme médiéval en images : une encyclopédie visuelle de la pensée chrétienne dans l’Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art (INHA), Jan 2020, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04563936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des LIe Journées romanes de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cuxa, France. pp.193-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03537508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évangiles de l’abbé Odbert de Saint-Bertin et la création à la fin du Xe siècle (Boulogne, BM, ms. 11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des LIe Journées romanes de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cuxa, France. pp.55-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03537500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liber et circuitus, Le livre juratoire et la cité au XIIIe siècle (Troyes au XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convegno internazionale Napoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rome, Italie. pp.181-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04562789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde conclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : looking across the Atlantic : circulations d’idées entre la France et l’Amérique du Nord en art médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginare: Incipit Letters and the Elevation in the Gospels Book (9th-11th cc.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstraction before the Age of Abstract Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Princeton, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lettres d’incipit dans les livres d’Évangiles du premier Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les limites de l'alphabétique et la visualité de l'écriture épigraphique : Antiquité tradive - Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une figure et ses images : la représentation d’Arthur à la fin du Moyen Âge – XIVe-XVe siècles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature arthurienne tardive en Europe (1270-1530) : approches comparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. pp.123-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventer l’image du “premier Moyen Âge”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en ordre du monde : l’abbé et son sacramentaire au IXe siècle (le sacramentaire de Marmoutier, Autun, BM, ms. 19bis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaines d'études médiévales, 63e session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jun 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps comme lieu théologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Peindre, c’est prier. Anthropologie de la prière chrétienne, sur « Le corps comme lieu théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La topographie du sacré dans l'espace ecclésial. Énumérer, ordonner, édifier : Saint-Hilaire de Poitiers et son décor peint à la fin du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop 5 : Listes et espace : pouvoir des listes au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04562721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu-manuscrit et topographie du sacré dans l’espace ecclésial : énumérer, classer, ordonner (IXe-fin du XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop 5 : Listes et espace : pouvoir des listes au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet : La collégiale Saint-Hilaire et ses chanoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sparhubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : La tour-porche de Saint-Hilaire de Poitiers. Milieu culturel et commanditaires autour de l’an Mil, nouvelles perspectives de recherches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cécile Voyer (CESCM - UMR 7302); Eric Sparhubert (CRIHAM - UR 15507), Apr 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Atelier organisé dans le cadre du projet la culture visuelle des chanoines : Saint-Hilaire-le-Grand de Poitiers et l’architecture romane au premier XIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Dec 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Apr 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de la Présence : Le cycle pascal peint dans les Évangiles de l’Arsenal (Paris, Arsenal, ms. 592)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space and Sanctity : Sensory experience of devotion (1000-1500)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut national d'histoire de l'art (INHA), Jan 2020, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps des prisonniers dans les images des XIVe et XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Corps en peine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Bordeaux, France. pp.189-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rome, Italie. pp.181-199</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02185439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un sens à l’autre : le rideau et le dévoilement, L’Annonciation dans les Évangiles de l’Arsenal (Paris, Arsenal, ms. 592, f°18v)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Voiler/dévoiler dans l’art et la liturgie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Ligugé, France. pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, INHA, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02494185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les décors des églises templières et hospitalières de Saint-Jean de Jérusalem au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaines d'études médiévales, 61e session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cuxa, France. pp.55-155</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translatio et processus créatif. Des œuvres visuelles aux Xe-XIe siècles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLAM, Mar 2015, Poitiers, France. pp.225-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cuxa, France. pp.193-198</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01576240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une image étincelante de l'église : le décor peint de la crypte de Notre-dame de Montmorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des XLVIIe Journées romanes de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Saint-Michel de Cuxa, France. pp.147-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Princeton, United States</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01356818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en abyme, Le sacramentaire de Marmoutier et ses images (Autun, BM, ms. 19bis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque : les représentations du livre aux époques carolingienne et ottonienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.183-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02361327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translatio et processus créatif des œuvres visuelles aux Xe-XIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poitiers, Rennes, Bucarest, France. pp.225-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France. pp.123-137</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée visuelle des ordres militaires au XIIIe siècle, Réflexions à partir du décor de quelques édifices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris-Ouest-Nanterre-La Défense / Clermont-Ferrand, France. pp.85-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Salles-Lavauguyon, église Saint-Eutrope. Les peintures murales (entre 1150 et 1170)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 172e congrès archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Limoges, France. pp.327-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...991 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01393496v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01591546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sacramentaire de Marmoutier (Autun, BM, ms. 19bis) et l’abbé Rainaud</w:t>
               </w:r>
@@ -8131,51 +8131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.menestrel.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.debiais@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Foletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hahn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris N. Racaniello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Palladino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05484264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucherini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280.0677-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100514790" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05484027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191713" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100956190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412524890.269" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7056/la-matiere-arthurienne-tardive-en-europe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833131269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833131054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boscani Leoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/136/chevalerie-et-christianisme-aux-xiie-et-xiiie-siecles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/726764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8646" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353967v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.118042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2016.7.2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353998v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2016.7.10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021140016661451b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.111779" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3098" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11236" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11626" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.102950" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.2057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.101557" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3476925BFC2F126F3AC47CBA9D12A8DCE3A2E17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562957v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363574v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Orange Poilpr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428870v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576240v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.menestrel.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.debiais@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Foletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hahn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris N. Racaniello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Palladino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05484264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucherini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280.0677-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100514790" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412524890.269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05484027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191713" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100956190" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7056/la-matiere-arthurienne-tardive-en-europe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833131269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833131054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boscani Leoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/136/chevalerie-et-christianisme-aux-xiie-et-xiiie-siecles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/726764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8646" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.118042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396506v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2016.7.10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2016.7.2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021140016661451b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.111779" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3098" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11626" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11236" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.102950" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.2057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.101557" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3476925BFC2F126F3AC47CBA9D12A8DCE3A2E17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Orange Poilpr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591546v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>