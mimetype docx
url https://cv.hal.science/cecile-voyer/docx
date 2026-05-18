--- v1 (2026-04-14)
+++ v2 (2026-05-18)
@@ -1006,1322 +1006,1322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04642217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atelier 2. Les médiévistes face aux non-médiévistes. Tensions et attentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Aurell; Florian Besson; Justine Breton; Lucie Malbos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiévistes face au médiévalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.173-180, 2023, 978-2-75359-221-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.191713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05484027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La topographie du sacré dans l'espace ecclésial. Énumérer, ordonner, édifier : Saint-Hilaire de Poitiers et son décor peint à la fin du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éléonore Andrieu, Pierre Chastang, Fabrice Delivré, Joseph Morsel, Valérie Theis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir des listes au Moyen Âge - III. Listes, temps, espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.295-310, 2023, Histoire ancienne et médiévale, 979-10-351-0866-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04146166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De pourpre et d’or. Réflexions sur le sacramentaire à l’usage de Cologne (Paris, BnF, ms. lat. 817)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klaus Gereon Beuckers; Ursula Prinz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Gießener Evangeliar und die Malerische Gruppe der Kölner Buchmalerei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), Böhlau Verlag, pp.269-289, 2023, Forschungen zu Kunst, Geschichte und Literatur des Mittelalters, 978-3-412-52487-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7788/9783412524890.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04562774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Livre et le roi au premier Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre enluminé médiéval, instrument politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-51, 2021, Quaderni napoletani di storia dell’arte medievale, 978-8-8331-3700-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Le pouvoir des listes au Moyen Âge - III. Listes, temps, espace</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04564240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une figure et ses images : la représentation d’Arthur à la fin du Moyen Âge (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Ferlampin-Acher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La matière arthurienne tardive en Europe : 1270-1530</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.295-310, 2023, Histoire ancienne et médiévale, 979-10-351-0866-3</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-137, 2020, 978-2-75357-778-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05006425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liber et circuitus, Le livre juratoire et la cité au XIIIe siècle (Troyes au XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vinni Lucherini e Gerardo Boto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cattedrale nella città medievale: i rituali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.21-51, 2021, Quaderni napoletani di storia dell’arte medievale, 978-8-8331-3700-1</w:t>
+              <w:t xml:space="preserve">, pp.181-199, 2020, Quaderni napoletani di storia dell’arte medievale, 978-8-8331-3126-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une figure et ses images : la représentation d’Arthur à la fin du Moyen Âge (XIVe-XVe siècles)</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relics, Pilgrimage and Images in Saint-Benoît-sur-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Foletti; Katarína Kravčíková; Adrien Palladino; Sabina Rosenbergová. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrating Art Historians on the sacred Ways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizione cartacea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-263, 2018, Convivia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tower-porch in Saint-Benoît- sur-Loire, the Liminal Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Foletti; Katarína Kravčíková; Adrien Palladino; Sabina Rosenbergová. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrating Art Historians on the sacred Ways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizione cartacea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-170, 2018, Convivia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’évangéliaire d’Averbode », notice 45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bruyère; M.-G. Boutier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’historien dans son atelier, Anthologie du document écrit de l’histoire de Liège du VIIIe au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des bibliophiles liégeois, pp.231-234, 2017, 978-2-930669-13-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en ordre du monde : le sacramentaire de Marmoutier au IXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie-Diane Daussy; Nicolas Reveyron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Église, lieu de performances : In Locis competentibus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Picard, pp.85-101, 2016, 978-2-7084-1015-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture murale, chapitre 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baschet; Jérôme and Dittmar; Pierre-Olivier and Aubert; Eduardo Henrik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les images dans l'Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, 2015, 978-2-503-55158-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture murale : l'image et le lieu rituel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.123-137, 2020, 978-2-75357-778-7</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Boscani Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Baschet; Pierre-Olivier Dittmar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les images dans l'Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-82, 2015, L'atelier du médiéviste, 978-2-503-565158-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.181-199, 2020, Quaderni napoletani di storia dell’arte medievale, 978-8-8331-3126-9</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps du péché. La représentation de Salomé au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Hamidovic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rumeur Salomé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Cerf, pp.69-100, 2013, 978-2-204-09999-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.247-263, 2018, Convivia</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner corps au Verbe. Les images de l'Annonciation au Moyen Âge central.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. D. Daussy, C. Girbea, B. Grigoriu [et al.] (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialité et Immatérialité de l'Église au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitàtii din Bucaresti, pp.101-112, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-170, 2018, Convivia</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00726049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’offrande alimentaire : l’image du don dans le décor peint de Saint-Eutrope des Salles-Lavauguyon (XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alliance universitaire d'Auvergne and Société des amis de l'Université de Clermont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eaux et nourritures à l'époque romane: nourritures célestes, nourritures d'ici-bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Amis des Universités de Clermont-Ferrand, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Société des bibliophiles liégeois, pp.231-234, 2017, 978-2-930669-13-7</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pensée visuelle originale : l'image de la fin des temps dans le chevet de l'église de Saint-Macaire (fin du XIIIe siècle).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le plaisir de l'art du Moyen Âge : commande, production et réception de l'oeuvre d'art. Mélanges en hommage à Xavier Barral i Altet.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Picard, pp.826-833, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...459 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725468v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02499805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le style à l’épreuve de la pensée figurative, État de la question et perspectives</w:t>
               </w:r>
@@ -3321,834 +3321,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02948438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Bibliographie] Pascale Charron, Marc Gil, Ambre Vilain ( éd.), La pensée du regard, Études d’histoire de l’art du Moyen Âge offertes à Christian Heck, Turnhout, Brepols, 2016, 29 cm, 448 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.285-286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02956060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les pigments, l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.58-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02326643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quête du sens et la croisée des chemins de l’iconographie aux nouvelles approches des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, A Quarter of a Century of History of Medieval Art in Europe,, 25 (1), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.5.118042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02353967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une pensée iconographique « romane » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Qu’est-ce que l’art roman ?, 50, pp.143-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02494150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.285-286</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Velu, La Visitation dans l'art, Orient- Occident, Ve-XVIe siècle, F. Boespflug (préf.), Paris, Cerf (Histoire), 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.550-553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126, pp.58-61</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bourreau, cet inconnu, son image et ses figures dans les représentations médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miscellanea Juslittera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le bourreau en questions, 7, pp.73-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02354251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peintures murales de l’église Saint-Eutrope aux Salles-Lavauguyon (entre 1150-1170)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, pp.327-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Velu, La Visitation dans l'art, Orient- Occident, Ve-XVIe siècle, F. Boespflug (préf.), Paris, Cerf (Histoire), 2012</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02353998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Heavenly and earthly liturgy: the Paintings in the Chapel of the abbey House of Moissac (end of the 12th Century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de cultures medievals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.165-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Svmma2016.7.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cinq sens et les images au Moyen Âge : voir et revoir les œuvres visuelles médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.227-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée visuelle des Templiers et des Hospitaliers de Saint-Jean de Jérusalem au XIIIe siècle, réflexions à partir du décor de quelques édifices du royaume de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.550-553</w:t>
+              <w:t xml:space="preserve">, 2016, 29 (233), pp.47-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre liturgie céleste et liturgie terrestre: les peintures de la chapelle du logis abbatial de Moissac (fin du XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de cultures medievals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Svmma2016.7.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...273 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1344/Svmma2016.7.2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01591355v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01591515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Satured Sensorium, Principles of Perception and Mediation in the Middle Ages. Edited by Hans Henrik Lohfert Jørgensen, Henning Laugerud, Laura Katrine Skinnebach. Aarhus, 2015</w:t>
               </w:r>
@@ -5394,50 +5394,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04564152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De pourpre et d’or : réflexions sur le sacramentaire de Saint-Géréon de Cologne (Paris, BnF, latin 817)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Gießener Evangeliar und die "Malerische Gruppe" der Kölner Buchmalerei um 1000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'histoire de l'art de l'Université de Kiel; Institut d'histoire de l'art de l'Université Justus Liebig de Giessen, Sep 2022, Gieben, Allemagne. pp.269-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04562915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édifier et ordonner, l'exemple du décor peint de la basilique Saint-Hilaire de Poitiers au XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Le corps du monument sacré. Formes architecturales et décoratives, environnement et identités (IXe-XIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art (INHA), Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04562957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet Saint-Hilaire de Poitiers, la collégiale et ses chanoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5446,1972 +5584,1834 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : La tour-porche de Saint-Hilaire de Poitiers. Milieu culturel et commanditaires autour de l’an Mil, nouvelles perspectives de recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Voyer (CESCM - UMR 7302); Eric Sparhubert (CRIHAM - UR 15507), Apr 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04548223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'histoire de l'art de l'Université de Kiel; Institut d'histoire de l'art de l'Université Justus Liebig de Giessen, Sep 2022, Gieben, Allemagne. pp.269-289</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décor peint de la crypte de la collégiale de Saint-Aignan-sur-Cher, une image de la confession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Les cryptes romanes et leur décor peint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Apr 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut national d'histoire de l'art (INHA), Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04563098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : L’ontologie du christianisme médiéval en images : une encyclopédie visuelle de la pensée chrétienne dans l’Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art (INHA), Jan 2020, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale (CESCM-UMR7302), Apr 2021, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04563936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des LIe Journées romanes de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cuxa, France. pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut national d'histoire de l'art (INHA), Jan 2020, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03537508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liber et circuitus, Le livre juratoire et la cité au XIIIe siècle (Troyes au XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convegno internazionale Napoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rome, Italie. pp.181-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusions</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04562789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde conclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Orange Poilpré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : looking across the Atlantic : circulations d’idées entre la France et l’Amérique du Nord en art médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évangiles de l’abbé Odbert de Saint-Bertin et la création à la fin du Xe siècle (Boulogne, BM, ms. 11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des LIe Journées romanes de Cuxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Cuxa, France. pp.193-198</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Cuxa, France. pp.55-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cuxa, France. pp.55-155</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03537500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginare: Incipit Letters and the Elevation in the Gospels Book (9th-11th cc.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstraction before the Age of Abstract Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rome, Italie. pp.181-199</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lettres d’incipit dans les livres d’Évangiles du premier Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les limites de l'alphabétique et la visualité de l'écriture épigraphique : Antiquité tradive - Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Table ronde conclusive</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une figure et ses images : la représentation d’Arthur à la fin du Moyen Âge – XIVe-XVe siècles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, INHA, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature arthurienne tardive en Europe (1270-1530) : approches comparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rennes, France. pp.123-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Princeton, United States</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventer l’image du “premier Moyen Âge”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire du master "Mondes Médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Espagne</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en ordre du monde : l’abbé et son sacramentaire au IXe siècle (le sacramentaire de Marmoutier, Autun, BM, ms. 19bis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaines d'études médiévales, 63e session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une figure et ses images : la représentation d’Arthur à la fin du Moyen Âge – XIVe-XVe siècles.</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps comme lieu théologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rennes, France. pp.123-137</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Peindre, c’est prier. Anthropologie de la prière chrétienne, sur « Le corps comme lieu théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Oct 2018, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu-manuscrit et topographie du sacré dans l’espace ecclésial : énumérer, classer, ordonner (IXe-fin du XIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop 5 : Listes et espace : pouvoir des listes au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Jun 2018, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La topographie du sacré dans l'espace ecclésial. Énumérer, ordonner, édifier : Saint-Hilaire de Poitiers et son décor peint à la fin du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop 5 : Listes et espace : pouvoir des listes au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le corps comme lieu théologique</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04562721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet : La collégiale Saint-Hilaire et ses chanoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sparhubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier organisé dans le cadre du projet la culture visuelle des chanoines : Saint-Hilaire-le-Grand de Poitiers et l’architecture romane au premier XIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Dec 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Madrid, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps des prisonniers dans les images des XIVe et XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Corps en peine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Bordeaux, France. pp.189-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Madrid, Espagne</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02185439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de la Présence : Le cycle pascal peint dans les Évangiles de l’Arsenal (Paris, Arsenal, ms. 592)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Space and Sanctity : Sensory experience of devotion (1000-1500)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Dec 2017, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un sens à l’autre : le rideau et le dévoilement, L’Annonciation dans les Évangiles de l’Arsenal (Paris, Arsenal, ms. 592, f°18v)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Voiler/dévoiler dans l’art et la liturgie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Ligugé, France. pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02494185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les décors des églises templières et hospitalières de Saint-Jean de Jérusalem au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaines d'études médiévales, 61e session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Bordeaux, France. pp.189-212</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02490736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en abyme, Le sacramentaire de Marmoutier et ses images (Autun, BM, ms. 19bis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque : les représentations du livre aux époques carolingienne et ottonienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.183-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Ligugé, France. pp.161-176</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02361327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translatio et processus créatif des œuvres visuelles aux Xe-XIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poitiers, Rennes, Bucarest, France. pp.225-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Jun 2016, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translatio et processus créatif. Des œuvres visuelles aux Xe-XIe siècles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLAM, Mar 2015, Poitiers, France. pp.225-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CELLAM, Mar 2015, Poitiers, France. pp.225-238</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01576240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une image étincelante de l'église : le décor peint de la crypte de Notre-dame de Montmorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes des XLVIIe Journées romanes de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Saint-Michel de Cuxa, France. pp.147-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Saint-Michel de Cuxa, France. pp.147-158</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01356818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Salles-Lavauguyon, église Saint-Eutrope. Les peintures murales (entre 1150 et 1170)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 172e congrès archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Limoges, France. pp.327-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.183-192</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée visuelle des ordres militaires au XIIIe siècle, Réflexions à partir du décor de quelques édifices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris-Ouest-Nanterre-La Défense / Clermont-Ferrand, France. pp.85-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01591546v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01393496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sacramentaire de Marmoutier (Autun, BM, ms. 19bis) et l’abbé Rainaud</w:t>
               </w:r>
@@ -8131,51 +8131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.menestrel.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.debiais@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Foletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hahn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris N. Racaniello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Palladino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05484264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucherini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280.0677-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100514790" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412524890.269" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05484027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191713" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100956190" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7056/la-matiere-arthurienne-tardive-en-europe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833131269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833131054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boscani Leoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/136/chevalerie-et-christianisme-aux-xiie-et-xiiie-siecles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/726764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8646" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494150v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.118042" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396506v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2016.7.10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313952v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2016.7.2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021140016661451b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.111779" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3098" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11626" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11236" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.102950" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.2057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.101557" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3476925BFC2F126F3AC47CBA9D12A8DCE3A2E17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562957v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363574v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Orange Poilpr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361327v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363223v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591546v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.menestrel.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.debiais@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998637v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Foletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hahn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris N. Racaniello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Palladino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05484264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucherini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833137001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873656v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671400v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280.0677-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524267v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chekroun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04642217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100514790" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05484027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.191713" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100956190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412524890.269" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/7056/la-matiere-arthurienne-tardive-en-europe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833131269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354347v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788833131054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Boscani Leoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/136/chevalerie-et-christianisme-aux-xiie-et-xiiie-siecles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Hermant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04388578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/726764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.8646" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02948438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02326643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.118042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2016.7.10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2016.7.2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021140016661451b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.111779" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.3098" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00930062v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11626" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11236" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.102950" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.2057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724554v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.101557" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3476925BFC2F126F3AC47CBA9D12A8DCE3A2E17/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726773v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Th&#233;venot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04564152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562957v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563098v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363574v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Orange Poilpr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03537500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363592v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546677v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04562721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185439v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576240v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393496v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293907v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396977v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>