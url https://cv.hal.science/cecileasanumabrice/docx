--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -344,291 +344,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mapping of solar panels and Fukushima Daiichi Nuclear Power Plant Accident-associated radioactive waste storage in 2022 and 2023, Fukushima, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Zenodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7796792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon et nucléaire : Naissance et développement de l’industrie nucléaire au pays des séismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue e-Phaïstos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Why did so few refugees return to the Fukushima fallout-impacted region after remediation? An interdisciplinary case study from Iitate village, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 85, pp.103498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924045v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-04364154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukushima : une reconstruction périlleuse</w:t>
               </w:r>
@@ -921,51 +921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the 2019 typhoons on sediment source contributions and radiocesium concentrations in rivers draining the Fukushima radioactive plume, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1163,51 +1163,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572996v1</w:t>
+                <w:t xml:space="preserve">hal-02615086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huit ans après Fukushima, où en est le Japon avec l'énergie nucléaire ?</w:t>
               </w:r>
@@ -1232,51 +1232,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615086v1</w:t>
+                <w:t xml:space="preserve">hal-02572996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukushima, l'impossible retour dans les villages de l'ancienne zone d'évacuation : l'exemple d'Iitate</w:t>
               </w:r>
@@ -1301,51 +1301,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02615070v1</w:t>
+                <w:t xml:space="preserve">hal-02572989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukushima, l'impossible retour dans les villages de l'ancienne zone d'évacuation : l'exemple d'Iitate</w:t>
               </w:r>
@@ -1370,51 +1370,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoconfluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572989v1</w:t>
+                <w:t xml:space="preserve">hal-02615070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Un regard engagé) Les migrants du nucléaire</w:t>
               </w:r>
@@ -1601,165 +1601,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beyond reality-or-An illusory ideal: pro-nuclear Japan's management of migratory flows in a nuclear catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Asia Pacific Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la gestion des flux migratoires par un Etat nucléariste dans un contexte de catastrophe nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales. Les Grands dossiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615017v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02573001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public Housing Policy in Response to March 11th</w:t>
               </w:r>
@@ -2272,165 +2272,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fukushima, Une politique de résilience peut-elle être risquée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le Japon dans son environnement régional. Quelle sécurité ? Organisation : Conseil Quebecois d’Etudes Géopolitiques, IRIS, IFRAE, ASEAN, Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Fukushima Nuclear Post-accident management, 10 years of Research »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delphi Salon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tôkyô, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924282v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03924274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukushima, The reconstruction of the former evacuated area, analyzed through the prism of structural violence</w:t>
               </w:r>
@@ -2485,51 +2485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What were the main sources of sediment and associated radiocesium transported during the heavy 2019 typhoons in rivers draining the main Fukushima radioactive plume, Japan ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,342 +2932,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La politique de reconstruction à Fukushima : lorsque reconstruire détruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cohabiter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Réclusiennes, 212 p., 2025, 978-2-919539-41-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territories in Crisis: Is Urban Resilience to Industrial Crises Possible? An Analysis of the Evolution of Land Use in Fukushima since 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hurtut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Asian Studies. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Studies - Current Issues and Resolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IntechOpen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.1011750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IntechOpen</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05548403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La politique de reconstruction à Fukushima : lorsque reconstruire détruit</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Japon, un rapport à la nature en déliquescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cohabiter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Réclusiennes, 212 p., 2025, 978-2-919539-41-3</w:t>
+              <w:t xml:space="preserve">Architecture et Ruralité, Archiscopie 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, , 2022, ISBN/EAN9782916183442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoshima, la fusion en un espace hors du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art et architecture, Archiscopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, , 2022, ISBN 978291618343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872535v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03872529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Atomic Fission to Splitting Areas of Expertise: When Politics Prevails Over Scientific Proof</w:t>
               </w:r>
@@ -3710,1567 +3710,1567 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dix ans après l’accident nucléaire de Fukushima, “la reconstruction représente un choc”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chodorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, 10 ans après : « On enregistre toujours des taux élevés de contamination par endroits »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, un douloureux retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pataud - Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fukushima, dix ans après : “c’est un choc traumatique qui attend les revenants”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaymaa Deb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, un retour sous haute surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coronavirus : l’exception japonaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, JO et coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fukushima, un retour sous haute surveillance</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences urbaines, économiques et virales: Quand protéger tue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je vais vous parler des êtres et de la terre » Hommage au Docteur Tetsu Nakamura, ou comment un médecin devient chef de chantier pour « sauver la vie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannes et le mal des banlieues. Le syndrome des banlieues est-il universel ? L’exemple Japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brutalement, le silence, (Suddenly, the Silent)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, (en attendant la prochaine catastrophe nucléaire) tout doit disparaître !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fukushima, le drame du retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au coeur des banlieues japonaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep into Japanese Suburbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’attente des Jeux Olympiques, le gouvernement japonais fait « comme si de rien n’était à Fukushima »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fukushima, le drame du retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billes de césium à Fukushima, incertitude scientifique contre certitude politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Washington à Fukushima, jusqu'à quand répèterons-nous Never Again ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saison des docteurs Folamour du nucléaire est ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’être en son milieu, du rapport humain-objet-milieu au Japon comme ailleurs sur la planète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, une catastrophe sans fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, pour nous il n'y aura jamais de fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La septième nuit du septième mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...433 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877078v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02615059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps est venu</w:t>
               </w:r>
@@ -5934,51 +5934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5158A385"/>
+    <w:nsid w:val="88BC3208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6165,51 +6165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecileasanumabrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-5955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04384028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Asanuma-Brice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04363855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796792" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.220.0071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03079420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.42" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615070v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.035.0457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02758856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02877194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/1224348" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nichibun.repo.nii.ac.jp/?action=pages_view_main&amp;amp;active_action=repository_view_main_item_detail&amp;amp;item_id=2241&amp;amp;item_no=1&amp;amp;page_id=15&amp;amp;block_id=22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Deb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pataud - C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chodorge" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02759975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877046v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877078v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecileasanumabrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-5955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04384028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Asanuma-Brice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04363855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796792" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103498" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.220.0071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03079420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.42" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.035.0457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02758856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02877194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/1224348" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011750" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nichibun.repo.nii.ac.jp/?action=pages_view_main&amp;amp;active_action=repository_view_main_item_detail&amp;amp;item_id=2241&amp;amp;item_no=1&amp;amp;page_id=15&amp;amp;block_id=22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chodorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pataud - C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453304v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Deb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02759975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>