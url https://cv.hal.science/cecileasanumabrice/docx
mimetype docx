--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -344,187 +344,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Japon et nucléaire : Naissance et développement de l’industrie nucléaire au pays des séismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue e-Phaïstos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mapping of solar panels and Fukushima Daiichi Nuclear Power Plant Accident-associated radioactive waste storage in 2022 and 2023, Fukushima, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zenodo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7796792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363855v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04364154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why did so few refugees return to the Fukushima fallout-impacted region after remediation? An interdisciplinary case study from Iitate village, Japan</w:t>
               </w:r>
@@ -1739,174 +1739,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Housing Policy in Response to March 11th</w:t>
+                <w:t xml:space="preserve">Les politiques publiques de logement face à la catastrophe du 11 mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 47, pp.205-214. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Les politiques publiques de logement face à la catastrophe du 11 mars</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Housing Policy in Response to March 11th</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 47, pp.205-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebisu.445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615015v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUKUSHIMA, UNE DÉMOCRATIE EN SOUFFRANCE</w:t>
               </w:r>
@@ -2272,165 +2272,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Fukushima Nuclear Post-accident management, 10 years of Research »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delphi Salon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tôkyô, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fukushima, Une politique de résilience peut-elle être risquée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Le Japon dans son environnement régional. Quelle sécurité ? Organisation : Conseil Quebecois d’Etudes Géopolitiques, IRIS, IFRAE, ASEAN, Université Laval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924274v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03924282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fukushima, The reconstruction of the former evacuated area, analyzed through the prism of structural violence</w:t>
               </w:r>
@@ -2932,204 +2932,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territories in Crisis: Is Urban Resilience to Industrial Crises Possible? An Analysis of the Evolution of Land Use in Fukushima since 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hurtut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Asian Studies. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Studies - Current Issues and Resolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IntechOpen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.1011750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La politique de reconstruction à Fukushima : lorsque reconstruire détruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohabiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Réclusiennes, 212 p., 2025, 978-2-919539-41-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548402v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-05548403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Japon, un rapport à la nature en déliquescence</w:t>
               </w:r>
@@ -3710,1815 +3710,1815 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fukushima, un douloureux retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pataud - Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, dix ans après : “c’est un choc traumatique qui attend les revenants”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymaa Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, 10 ans après : « On enregistre toujours des taux élevés de contamination par endroits »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dix ans après l’accident nucléaire de Fukushima, “la reconstruction représente un choc”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chodorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, un retour sous haute surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coronavirus : l’exception japonaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, JO et coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fukushima, un retour sous haute surveillance</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences urbaines, économiques et virales: Quand protéger tue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brutalement, le silence, (Suddenly, the Silent)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, (en attendant la prochaine catastrophe nucléaire) tout doit disparaître !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je vais vous parler des êtres et de la terre » Hommage au Docteur Tetsu Nakamura, ou comment un médecin devient chef de chantier pour « sauver la vie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Je vais vous parler des êtres et de la terre » Hommage au Docteur Tetsu Nakamura, ou comment un médecin devient chef de chantier pour « sauver la vie »</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannes et le mal des banlieues. Le syndrome des banlieues est-il universel ? L’exemple Japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cannes et le mal des banlieues. Le syndrome des banlieues est-il universel ? L’exemple Japonais</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fukushima, le drame du retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Brutalement, le silence, (Suddenly, the Silent)</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au coeur des banlieues japonaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fukushima, (en attendant la prochaine catastrophe nucléaire) tout doit disparaître !</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep into Japanese Suburbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’attente des Jeux Olympiques, le gouvernement japonais fait « comme si de rien n’était à Fukushima »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fukushima, le drame du retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billes de césium à Fukushima, incertitude scientifique contre certitude politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saison des docteurs Folamour du nucléaire est ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Washington à Fukushima, jusqu'à quand répèterons-nous Never Again ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’être en son milieu, du rapport humain-objet-milieu au Japon comme ailleurs sur la planète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La septième nuit du septième mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, une catastrophe sans fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima, pour nous il n'y aura jamais de fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps est venu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Japon : « La centrale nucléaire de Sendai réveille le traumatisme de mars 2011 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima : rien n'est caché, tout est accepté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fukushima: Temps de la fin contre fin des temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615023v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02615021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fukushima, la population est dans une situation inextricable</w:t>
               </w:r>
@@ -5934,51 +5934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88BC3208"/>
+    <w:nsid w:val="933410F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6165,51 +6165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecileasanumabrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-5955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04384028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Asanuma-Brice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04363855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796792" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103498" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.220.0071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03079420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.42" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.035.0457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02758856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02877194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/1224348" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011750" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nichibun.repo.nii.ac.jp/?action=pages_view_main&amp;amp;active_action=repository_view_main_item_detail&amp;amp;item_id=2241&amp;amp;item_no=1&amp;amp;page_id=15&amp;amp;block_id=22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chodorge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pataud - C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453304v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Deb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02759975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877045v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877047v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecileasanumabrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8706-5955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04384028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Asanuma-Brice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04364154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04363855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796792" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103498" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538319v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.220.0071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Guillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.6477" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03079420v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.42" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615015v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.035.0457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168665v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-251" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02758856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02877194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/1224348" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1011750" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615057v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615016v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nichibun.repo.nii.ac.jp/?action=pages_view_main&amp;amp;active_action=repository_view_main_item_detail&amp;amp;item_id=2241&amp;amp;item_no=1&amp;amp;page_id=15&amp;amp;block_id=22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pataud - C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Deb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453305v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chodorge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877039v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02759975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877134v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>