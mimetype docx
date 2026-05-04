--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -846,196 +846,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences sexuelles sur un terrain d'enquête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une cité logistique fragmentée. Intégration et segmentation du groupe ouvrier dans trois entrepôts en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39, pp.90-106. </w:t>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (87), pp.33-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.392.0090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/crii.087.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717792v1</w:t>
+                <w:t xml:space="preserve">hal-03622985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cité logistique fragmentée. Intégration et segmentation du groupe ouvrier dans trois entrepôts en France et en Allemagne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violences sexuelles sur un terrain d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (87), pp.33-55. </w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39, pp.90-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/crii.087.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.392.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622985v1</w:t>
+                <w:t xml:space="preserve">hal-03717792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residents’ responses to “territorial stigmatisation”: visual research in Berlin</w:t>
               </w:r>
@@ -2357,113 +2357,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wie LogistikarbeiterInnen Machtverhältnisse deuten.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Barbier</w:t>
+                <w:t xml:space="preserve">Une ethnographie visuelle des mondes ouvriers de la logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Soichet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vernetzt, entgrenzt, prekär?. Kulturwissenschaftliche Perspektiven auf Arbeit im Wandel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 131-152, 2020, 9783593511559</w:t>
+              <w:t xml:space="preserve">"On n'est pas robots" : ouvrières et ouvriers de la logistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Créaphis, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04498483v1</w:t>
+                <w:t xml:space="preserve">hal-04173758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'urbain par l'image</w:t>
               </w:r>
@@ -2637,294 +2633,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03384391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ethnographie visuelle des mondes ouvriers de la logistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wie ArbeiterInnen die logistische Arbeitsorganisation deuten: Ein deutsch-französischer Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Groth; Sarah May; Johannes Müske. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"On n'est pas robots" : ouvrières et ouvriers de la logistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Créaphis, 2020</w:t>
+              <w:t xml:space="preserve">Vernetzt, entgrenzt, prekär? Kulturwissenschaftliche Perspektiven auf Arbeit im Wandel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173758v1</w:t>
+                <w:t xml:space="preserve">hal-02504774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wie ArbeiterInnen die logistische Arbeitsorganisation deuten: Ein deutsch-französischer Vergleich</w:t>
+                <w:t xml:space="preserve">Uwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stefan Groth; Sarah May; Johannes Müske. </w:t>
+              <w:t xml:space="preserve">Cécile Cuny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vernetzt, entgrenzt, prekär? Kulturwissenschaftliche Perspektiven auf Arbeit im Wandel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Campus, 2020</w:t>
+              <w:t xml:space="preserve">On n’est pas des robots. Ouvrières et ouvriers de la logistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creaphis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 72-79, 2020, 9782354281601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504774v1</w:t>
+                <w:t xml:space="preserve">halshs-04498470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe</w:t>
+                <w:t xml:space="preserve">Wie LogistikarbeiterInnen Machtverhältnisse deuten.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cécile Cuny. </w:t>
+              <w:t xml:space="preserve">Stefan Groth; Sarah May; Johannes Müske. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On n’est pas des robots. Ouvrières et ouvriers de la logistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vernetzt, entgrenzt, prekär?. Kulturwissenschaftliche Perspektiven auf Arbeit im Wandel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 131-152, 2020, 9783593511559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creaphis</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04498470v1</w:t>
+                <w:t xml:space="preserve">halshs-04498483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie und Zusammenarbeit. Zur zeitlichen Dimensionierung koopertativer Fotografie- und Stadtforschung</w:t>
               </w:r>
@@ -3390,281 +3390,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Figures et savoirs du &amp;quot;profane&amp;quot; dans un secteur de grands ensembles de l'Est de Berlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Fromentin, Stéphanie Wojcik. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs en débats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, 2008, 978-2-296-06548-2</w:t>
+              <w:t xml:space="preserve">Le profane en politique. Compétences et engagements du citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.237-262, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175789v1</w:t>
+                <w:t xml:space="preserve">hal-00722404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures et savoirs du &amp;quot;profane&amp;quot; dans un secteur de grands ensembles de l'Est de Berlin</w:t>
+                <w:t xml:space="preserve">La mobilisation des savoirs citoyens dans les budgets participatifs allemands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thomas Fromentin, Stéphanie Wojcik. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Herzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sezin Topçu, Cécile Cuny, Kathia Serrano-Velarde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le profane en politique. Compétences et engagements du citoyen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, pp.237-262, 2008</w:t>
+              <w:t xml:space="preserve">Savoirs en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.119-145, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722404v1</w:t>
+                <w:t xml:space="preserve">hal-00722546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation des savoirs citoyens dans les budgets participatifs allemands.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezin Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Serrano-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs en débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, pp.119-145, 2008</w:t>
+              <w:t xml:space="preserve">Savoirs en débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, 2008, 978-2-296-06548-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722546v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From “Notables” to “Laymen”: the Evolution of Local Knowledge in Contemporary Public Consultations. The Example of Berlin</w:t>
               </w:r>
@@ -4285,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchingacity.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202033v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2024.2430601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa F&#228;rber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mohadjer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10780" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaborieau David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.392.0090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.087.0033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.13.1.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.070.0133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Anquetin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.007.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1240/l-urbain-par-l-image/?of=11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H&#228;gele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Serrano-Velarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498470v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1241/on-n-est-pas-des-robots/?of=0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Pressing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/25437?format=toc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Herzberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00722380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchingacity.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202033v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2024.2430601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa F&#228;rber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mohadjer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10780" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaborieau David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.087.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.392.0090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.13.1.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.070.0133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Anquetin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.007.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1240/l-urbain-par-l-image/?of=11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H&#228;gele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Serrano-Velarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1241/on-n-est-pas-des-robots/?of=0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Pressing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/25437?format=toc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Herzberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00722380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>