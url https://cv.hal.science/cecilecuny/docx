--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -3390,281 +3390,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures et savoirs du &amp;quot;profane&amp;quot; dans un secteur de grands ensembles de l'Est de Berlin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sezin Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Serrano-Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le profane en politique. Compétences et engagements du citoyen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, pp.237-262, 2008</w:t>
+              <w:t xml:space="preserve">Savoirs en débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, 2008, 978-2-296-06548-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722404v1</w:t>
+                <w:t xml:space="preserve">hal-04175789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilisation des savoirs citoyens dans les budgets participatifs allemands.</w:t>
+                <w:t xml:space="preserve">Figures et savoirs du &amp;quot;profane&amp;quot; dans un secteur de grands ensembles de l'Est de Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sezin Topçu, Cécile Cuny, Kathia Serrano-Velarde. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Fromentin, Stéphanie Wojcik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs en débat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, pp.119-145, 2008</w:t>
+              <w:t xml:space="preserve">Le profane en politique. Compétences et engagements du citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.237-262, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722546v1</w:t>
+                <w:t xml:space="preserve">hal-00722404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sezin Topçu</w:t>
+                <w:t xml:space="preserve">La mobilisation des savoirs citoyens dans les budgets participatifs allemands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Herzberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sezin Topçu, Cécile Cuny, Kathia Serrano-Velarde. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs en débats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, 2008, 978-2-296-06548-2</w:t>
+              <w:t xml:space="preserve">Savoirs en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.119-145, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175789v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From “Notables” to “Laymen”: the Evolution of Local Knowledge in Contemporary Public Consultations. The Example of Berlin</w:t>
               </w:r>
@@ -4285,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchingacity.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202033v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2024.2430601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa F&#228;rber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mohadjer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10780" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaborieau David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.087.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.392.0090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.13.1.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.070.0133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Anquetin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.007.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1240/l-urbain-par-l-image/?of=11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H&#228;gele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Serrano-Velarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1241/on-n-est-pas-des-robots/?of=0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Pressing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/25437?format=toc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Herzberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00722380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchingacity.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202033v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Langlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2023-0024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202046v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1472586X.2024.2430601" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r5b" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa F&#228;rber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mohadjer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Soichet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10780" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22938" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaborieau David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.087.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.392.0090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.12693" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.13.1.0030" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.070.0133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Anquetin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.007.0005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.144.0089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722372v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722543v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-creaphis.com/fr/catalogue/view/1240/l-urbain-par-l-image/?of=11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504763v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich H&#228;gele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sezin Top&#231;u" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Serrano-Velarde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-creaphis.com/fr/catalogue/view/1241/on-n-est-pas-des-robots/?of=0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04498483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Pressing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/25437?format=toc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722404v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Herzberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00722380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.8153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>