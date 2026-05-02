--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -286,380 +286,380 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing views on the field: a commoning experience on an urban wasteland</w:t>
+                <w:t xml:space="preserve">La friche urbaine, terre d’exploration du désordre et de l’informel ? Contribution d’une approche ethno-géographique des friches urbaines à une poétique de l’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interfriches Network</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">User Experience and Urban Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Urban Interstices, 3 (2), pp.64-73</w:t>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556949v1</w:t>
+                <w:t xml:space="preserve">hal-04905467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bye-ye les friches!&amp;quot;. Densifier la ville sur les friches, une panacée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+                <w:t xml:space="preserve">Crossing views on the field: a commoning experience on an urban wasteland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Interfriches Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kristel Mazy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serena Vanbutsele</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dubeaux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">User Experience and Urban Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Urban Interstices, 3 (2), pp.64-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04210427v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La friche urbaine, terre d’exploration du désordre et de l’informel ? Contribution d’une approche ethno-géographique des friches urbaines à une poétique de l’urbanisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bye-ye les friches!&amp;quot;. Densifier la ville sur les friches, une panacée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Mazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Vanbutsele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (2)</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905467v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04210427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysagistes du vide urbain : formes et figures de médiation des usages populaires face aux contraintes de l’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors-série n°4, pp.109-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -716,51 +716,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches et dynamiques d’enfrichement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fonticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -798,51 +798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que raconte le vide urbain : ancrages, migrations et hybridations dans les jardins des friches urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvantes et émouvantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de l’Université de Montréal, pp.177-192, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -876,51 +876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwelling in an Urban Wasteland: Struggles for Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesca Di Pietro; Amélie Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Wastelands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.123-142, 2021, Cities and Nature, </w:t>
@@ -958,51 +958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource et épuisement des espaces spontanés dans la fabrique de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Belec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1089,51 +1089,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage du vide urbain dans la production métropolitaine. Approche exploratoire de la banlieue nord de Paris par les écritures du vécu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon Sorbonne, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PA01H079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1192,51 +1192,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour que le terrain vague reste vague&amp;quot; : à Paris et Montréal, des &amp;quot;friches à défendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie 2024, Terres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1261,64 +1261,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'épreuve des friches. Explorer les mutations du paysage urbain par un atelier collectif d'arpentage sur une friche à Ris-Orangis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, France. pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1337,312 +1337,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiquer l’interdisciplinarité sur une friche urbaine occupée : l’exemple d’un atelier collectif sur “Vive les Groues” à Nanterre (92)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Rochard</w:t>
+                <w:t xml:space="preserve">Penser et cartographier la production de la ville par ses marges : friches et campements urbains dans la banlieue nord de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaelle Piva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces à saisir : Interstices et communs urbains. La ville à l’épreuve de l’interdisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d’études: "Faire la ville, Penser, représenter la production urbaine "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272077v1</w:t>
+                <w:t xml:space="preserve">halshs-03823281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser et cartographier la production de la ville par ses marges : friches et campements urbains dans la banlieue nord de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pratiquer l’interdisciplinarité sur une friche urbaine occupée : l’exemple d’un atelier collectif sur “Vive les Groues” à Nanterre (92)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annaelle Piva</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études: "Faire la ville, Penser, représenter la production urbaine "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Espaces à saisir : Interstices et communs urbains. La ville à l’épreuve de l’interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03823281v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-friches : penser l'interdisciplinarité et les potentialités des friches urbaines par l'itinérance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Espejo Zeballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Mazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Wastelands : a form of urban nature?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tours, France</w:t>
@@ -1761,51 +1761,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83FBC34D"/>
+    <w:nsid w:val="7B081BDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1992,51 +1992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecilemattoug" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5359-9906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556949v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Interfriches Network" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vanbutsele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05511530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760649590-009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74882-1_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Belec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/saturations" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H079" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espejo Zeballos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecilemattoug" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5359-9906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattoug" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Interfriches Network" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Pietro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Mazy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Vanbutsele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05511530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fonticelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760649590-009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74882-1_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Belec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/saturations" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04905714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA01H079" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905847v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Piva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Espejo Zeballos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>