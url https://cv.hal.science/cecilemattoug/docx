--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1761,51 +1761,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B081BDE"/>
+    <w:nsid w:val="9C4C57A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>