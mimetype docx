--- v0 (2026-04-30)
+++ v1 (2026-06-02)
@@ -72,845 +72,940 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Furansu ni okeru Nihon bungaku no juyô – honyaku to kenkyû no kinkyô » (La réception de la littérature japonaise en France – actualités des traductions et des recherches)</w:t>
+                <w:t xml:space="preserve">L’enseignement de l’écriture et de la lecture au Japon : un bilan en 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Simon-Oikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nihon Kindaibungakukan nenshi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.9-11</w:t>
+              <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03998051v1</w:t>
+                <w:t xml:space="preserve">hal-05622273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimura Saeko 木村朗子, Sono go no shinsaigo bungakuron その後の震災後文学論 (La post-théorie de la littérature post-catastrophe) [Texte intégral] Tokyo, Seidosha 青土社, 2018, 250 p. (recension)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Furansu ni okeru Nihon bungaku no juyô – honyaku to kenkyû no kinkyô » (La réception de la littérature japonaise en France – actualités des traductions et des recherches)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nihon Kindaibungakukan nenshi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.9-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03997951v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03998051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Paysages en suspension : la littérature japonaise au présent. Défis et dynamiques »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Kimura Saeko 木村朗子, Sono go no shinsaigo bungakuron その後の震災後文学論 (La post-théorie de la littérature post-catastrophe) [Texte intégral] Tokyo, Seidosha 青土社, 2018, 250 p. (recension)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.370-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebisu.6253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03998047v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaneko Tōta 金子兜太, Cet été-là, j’étais soldat... Mémoires de guerre d’un maître de haïku, suivi de quarante haïkus de l’auteur, traduction, notes et préface par Seegan Mabesoone (recension)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Paysages en suspension : la littérature japonaise au présent. Défis et dynamiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nichifutsu bunka. 日仏文化 : Revue de collaboration culturelle franco-japonaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.26-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03997943v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03998047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Furansu kara miru gendai no Nihon bungaku – sono kage to hikari » (La littérature japonaise vue de France - Ombres et lumières)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Kaigai ni okeru Nihon bunka no kôchiku hôhô : Nihon bungaku, manga nadono Furansu gendai jijyô to juyô » (La construction de la culture japonaise à l'étranger : actualité et réception françaises de la littérature japonaise et des mangas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hikaku Bunka</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65, pp.3-6</w:t>
+              <w:t xml:space="preserve">Jôhô Communication- gaku kenkyû</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03998041v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03998044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Kaigai ni okeru Nihon bunka no kôchiku hôhô : Nihon bungaku, manga nadono Furansu gendai jijyô to juyô » (La construction de la culture japonaise à l'étranger : actualité et réception françaises de la littérature japonaise et des mangas)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bungaku to gurôbarizumu no sukima (Dans les interstices entre littérature et globalisme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiichirô Hirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken.Ichi Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mako Takato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jôhô Communication- gaku kenkyû</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.61-71</w:t>
+              <w:t xml:space="preserve">Nihon Furansugo Furansu bungakukai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.97-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03998044v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03998062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bungaku to gurôbarizumu no sukima (Dans les interstices entre littérature et globalisme)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Kaneko Tōta 金子兜太, Cet été-là, j’étais soldat... Mémoires de guerre d’un maître de haïku, suivi de quarante haïkus de l’auteur, traduction, notes et préface par Seegan Mabesoone (recension)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mako Takato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nihon Furansugo Furansu bungakukai</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56, pp.383-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebisu.4506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03998062v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Furansu ni okeru Nihon bungaku kenkyû no genjô, hon.yaku jijyô, 21seiki no kadai » (Les recherches en littérature japonaise en France, l’état des traductions, les perspectives au 21e siècle)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Furansu kara miru gendai no Nihon bungaku – sono kage to hikari » (La littérature japonaise vue de France - Ombres et lumières)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nihongo bungaku kenkyû Kokyô</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.17-28</w:t>
+              <w:t xml:space="preserve">Hikaku Bunka</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03998038v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03998041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction to Kawabata Yasunari in the Twenty-First Century »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Furansu ni okeru Nihon bungaku kenkyû no genjô, hon.yaku jijyô, 21seiki no kadai » (Les recherches en littérature japonaise en France, l’état des traductions, les perspectives au 21e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hirokazu Toeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (1), pp.2-11</w:t>
+              <w:t xml:space="preserve">Nihongo bungaku kenkyû Kokyô</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03998111v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03998038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction to Kawabata Yasunari in the Twenty-First Century »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bourdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirokazu Toeda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japan Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (1), pp.2-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03998111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« A propos des numéros spéciaux « Japon » des revues généralistes»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ebisu - Études Japonaises </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 54, pp.251-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ebisu.2140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -920,261 +1015,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers un cercle vertueux ? Lecture, traduction et enseignement de la littérature japonaise : un exemple français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel DETRIE; Eun Jin JEONG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enseignement des littératures asiatiques et la traduction : expériences, interrogations et propositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions You-Feng, pp.37-47, 2022, 979-10-367-0165-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03998140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : La traduction franco-japonaise, asymétrie et dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Sakai; Nao Sawada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une autre littérature mondiale - La traduction franco-japonaise en perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-23, 2021, 978-2-8097-1519-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03998149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La littérature féminine au Japon, ou comment apprivoiser les fantômes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Durand-Dastès; Marie Laureillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantômes dans l’Extrême-Orient d’hier et d’aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Presses de l'Inalco, pp.268-277, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03998162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1184,222 +1279,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une autre littérature mondiale – La traduction franco-japonaise en perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawada Nao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Picquier, 222 p., 2021, 978-2-8097-1519-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03991660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">『翻訳家たちの挑戦ー日仏交流から世界文学へ』(Hon.yakusha-tachi no chôsen – Nichifutsu kôryû kara sekai bungaku e. Les défis des traducteurs - de la perspective franco-japonaise vers la littérature mondiale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nao Sawada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Suiseisha, 311 p., 2019, 978-4-8010-0428-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1409,167 +1504,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuma Kengo, « L’architecture qui vient après la globalisation – de l’art economy à la share economy » (Gurôbarizêshon no ato ni kuru kenchiku – âto economî kara shea economî e), in Ebisu n. 55, p. 185-198</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03998172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawada Yôko, Prière (Kitô), traduction Cécile Sakai, illustrations Setsuko Ikaï, éditions Arichi, 16 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03998168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1716,51 +1811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998051v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.6253" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997943v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.4506" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichir&#244; Hirano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken.Ichi Abe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mako Takato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998038v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourdagh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Toeda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997927v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.2140" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998149v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawada Nao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Quentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Sawada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Galan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sakai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Simon-Oikawa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998051v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.6253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998047v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichir&#244; Hirano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken.Ichi Abe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mako Takato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997943v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.4506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998038v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourdagh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Toeda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebisu.2140" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-picquier.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998162v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawada Nao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Quentin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997798v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Sawada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>