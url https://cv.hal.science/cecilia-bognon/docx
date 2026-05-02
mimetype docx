--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -1135,2097 +1135,2097 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Centralité et dualité de la nutrition chez Claude Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de clôture du projet "Claude Bernard. Histoire et philosophie d’une théorie physiologique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Loison, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nutrition, âme du vivant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et âme : Relations et implications dans le fonctionnement corporel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laetitia Loviconi (EPHE), Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Claude Bernard veut-il remplacer l'expression &amp;quot;forces vitales&amp;quot; par les &amp;quot;phénomènes organotrophiques ou nutritifs&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Bernard. Histoire et philosophie d’une théorie physiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Loison, May 2022, Montréal Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage raisonné de l’anachronisme en histoire des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Philosophie du Québec et ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi Claude Bernard veut-il remplacer l'expression &amp;quot;forces vitales&amp;quot; par les &amp;quot;phénomènes organotrophiques ou nutritifs&amp;quot;?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et philosophie de la physiologie générale dans l’œuvre de François Duchesneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Claude Bernard. Histoire et philosophie d’une théorie physiologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Loison, May 2022, Montréal Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Conférence en l’honneur de François Duchesneau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Leduc, May 2022, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Centralité et dualité de la nutrition chez Claude Bernard</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genomics and metagenomics: epistemology and ontology of biological identity in the postgenomic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture du projet "Claude Bernard. Histoire et philosophie d’une théorie physiologique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Loison, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Meeting annuel du Labex “Who am I?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Les Barils, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire et philosophie de la physiologie générale dans l’œuvre de François Duchesneau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You are what you eat. Métabolisme, Identité, Microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en l’honneur de François Duchesneau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Leduc, May 2022, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Interdisciplinary Colloquium: New Challenges Induced by Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Bapteste, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Genomics and metagenomics: epistemology and ontology of biological identity in the postgenomic era</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life and Knowledge: On the Possibility of a Logic of Life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting annuel du Labex “Who am I?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Les Barils, France</w:t>
+              <w:t xml:space="preserve">The Logic of Life 50 years on: Thinking about the History of Biology with François Jacob</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Olivier Méthot; Florence Vienne, Jun 2021, Iéna, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">You are what you eat. Métabolisme, Identité, Microbiote</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signification vitale de la nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Interdisciplinary Colloquium: New Challenges Induced by Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Bapteste, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Journées Francophones de Nutrition, organisé par la Société Française de nutrition et la Société Francophone de nutrition clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Life and Knowledge: On the Possibility of a Logic of Life</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophy of Biology before and after &amp;quot;Biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Logic of Life 50 years on: Thinking about the History of Biology with François Jacob</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Olivier Méthot; Florence Vienne, Jun 2021, Iéna, Germany</w:t>
+              <w:t xml:space="preserve">International Society for History, Philosophy and Social Sciences in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La signification vitale de la nutrition</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intussusception, vital mechanisms and the ontology of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Journées Francophones de Nutrition, organisé par la Société Française de nutrition et la Société Francophone de nutrition clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Mechanism, Life and Mind 1600-1900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Roma TRE, Apr 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Intussusception, vital mechanisms and the ontology of life</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of metabolism, biological identity and the challenges from microbiome research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism, Life and Mind 1600-1900</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Roma TRE, Apr 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Vitalism and the Contemporary Life Sciences », National Human Genome Research Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The concept of metabolism, biological identity and the challenges from microbiome research</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the history of biology with nutrition : vital mechanisms and the ontology of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitalism and the Contemporary Life Sciences », National Human Genome Research Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Washington, United States</w:t>
+              <w:t xml:space="preserve">5e Journées d’études sur l’épistémologie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Revisiting the history of biology with nutrition : vital mechanisms and the ontology of life</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Stoffwechsel to metabolism: the rise of a chemical biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées d’études sur l’épistémologie historique</w:t>
+              <w:t xml:space="preserve">Bridging the Philosophies of Biology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthetic biology and the definition of life : defining life beyond categories ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is life ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Wageningen (NL), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How nutrition shapes vital organization in the Enlightenment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consortium for the History and Philosophy of Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philosophy of Biology before and after &amp;quot;Biologie</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism, biological identity and the challenges from microbiome research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for History, Philosophy and Social Sciences in Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">European Philosophy of Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Stoffwechsel to metabolism: the rise of a chemical biology</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutrition : vital or chemical process? Nutrition, organic chemistry and the laws of vital organization in the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bridging the Philosophies of Biology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Enlightenment vitalism and its futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles T. Wolfe; Tamas Demeter, May 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthetic biology and the definition of life : defining life beyond categories ?</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vitalisme médical à l’épreuve de la nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What is life ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Wageningen (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">Quels anti-vitalismes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charlotte Morel (ENS), May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">How nutrition shapes vital organization in the Enlightenment</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dialectics of metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium for the History and Philosophy of Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale « La dialectique du vivant. Hier et aujourd’hui »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Metabolism, biological identity and the challenges from microbiome research</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Stoffwechsel to metabolism : the rise of a chemical biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Philosophy of Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Rencontres Franco-Mexicaines en Histoire et Philosophie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNAM May 2017, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nutrition : vital or chemical process? Nutrition, organic chemistry and the laws of vital organization in the 19th century</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthetic Biology or the end of vitalism ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enlightenment vitalism and its futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charles T. Wolfe; Tamas Demeter, May 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Third International Conference on Philosophy of Science : Contemporary issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le vitalisme médical à l’épreuve de la nutrition</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can life be engineered ? Structuring Synthetic Biology as a discipline (2004-today)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels anti-vitalismes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charlotte Morel (ENS), May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de History of Science Society HSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The dialectics of metabolism</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From non-living to living matter at the turn of the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale « La dialectique du vivant. Hier et aujourd’hui »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontres Franco-Mexicaines en Histoire et Philosophie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1, IHPST, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From Stoffwechsel to metabolism : the rise of a chemical biology</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the laws of vital organization with organic chemistry ? An other account of the emergence of biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Franco-Mexicaines en Histoire et Philosophie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNAM May 2017, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">ISHPSSB (International Society for History, Philosophy and Social Sciences in Biology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, Jul 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthetic Biology or the end of vitalism ?</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the laws of vital organization with organic chemistry at the turn of the 19th Cenutry ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Philosophy of Science : Contemporary issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès annuel de HSS (History of Science Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Can life be engineered ? Structuring Synthetic Biology as a discipline (2004-today)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutrition, generation and living matter in Post-Enlightenment Life Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de History of Science Society HSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Machines of life, development and assimilation: vitalist themes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">From non-living to living matter at the turn of the 19th century</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01234993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutrition, vital organization and living matter between biology and chemistry at the turn of the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Franco-Mexicaines en Histoire et Philosophie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1, IHPST, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">« Organization between chemistry and biology. 1800-today »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1, IHPST, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Uncovering the laws of vital organization with organic chemistry at the turn of the 19th Cenutry ?</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nutrition, generation and living matter in Bonnet and Buffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de HSS (History of Science Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Life sciences and philosophy in late 18th century : issues of development and generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Uncovering the laws of vital organization with organic chemistry ? An other account of the emergence of biology</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01234997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chimie du vivant : clé de l’organisation ? Obstacles et enjeux du réductionnisme : le cas de la chimie de la nutrition au 19e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Bognon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHPSSB (International Society for History, Philosophy and Social Sciences in Biology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, Jul 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la Société de Philosophie des Sciences (SPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979372v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01234997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chimie du vivant : clé de l’organisation ? Obstacles et enjeux du réductionnisme : le cas de la biochimie de la nutrition au 19e siècle</w:t>
               </w:r>
@@ -3722,51 +3722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bognon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. Wolfe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bognon-K&#252;ss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13suk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12604-8_11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07036-5_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demarest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_547-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-024-00611-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.871.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-019-0248-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818280v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohang Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/kjps-2018-0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979439v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979213v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324123v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02185015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H215" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023774v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bognon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles T. Wolfe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064449v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bognon-K&#252;ss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13suk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12604-8_11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07036-5_11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Demarest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20791-9_547-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-024-00611-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.871.0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-019-0248-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818280v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohang Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/kjps-2018-0006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979439v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979307v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979222v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591537v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591552v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979372v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02185015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H215" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>