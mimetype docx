--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -362,521 +362,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global virtual teams and the injunction to interact: The role of digital education in students' intercultural development</w:t>
+                <w:t xml:space="preserve">Gérer une situation interculturelle : une compétence valorisant le développement interculturel de l’étudiant à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4911⟩</w:t>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, S (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v19i1.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928176v1</w:t>
+                <w:t xml:space="preserve">hal-03788668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réfugiés passeurs de cultures témoignent sur YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSACHESS (Journal of Social and Cultural Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21409/E7F6-HK48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Auberge espagnole à la maison ou la médiation numérique au service de la mobilité internationale étudiante</w:t>
+                <w:t xml:space="preserve">Global virtual teams and the injunction to interact: The role of digital education in students' intercultural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.7506⟩</w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928159v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipes virtuelles internationales et injonction à l’interaction. Le rôle du numérique éducatif dans le développement interculturel des étudiants.</w:t>
+                <w:t xml:space="preserve">Des réfugiés passeurs de cultures témoignent sur YouTube.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4911⟩</w:t>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.83-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/E7F6-HK48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909511v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des réfugiés passeurs de cultures témoignent sur YouTube.</w:t>
+                <w:t xml:space="preserve">Equipes virtuelles internationales et injonction à l’interaction. Le rôle du numérique éducatif dans le développement interculturel des étudiants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21409/E7F6-HK48⟩</w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909519v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer une situation interculturelle : une compétence valorisant le développement interculturel de l’étudiant à l’Université</w:t>
+                <w:t xml:space="preserve">L’Auberge espagnole à la maison ou la médiation numérique au service de la mobilité internationale étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bildungsforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, S (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 16, N° 1 | 2ème semestre, pp.133-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25539/bildungsforschun.v19i1.869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.7506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788668v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques pédagogiques innovantes, interculturalité et compétences</w:t>
               </w:r>
@@ -1277,51 +1277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1372,51 +1372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.117-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2300,51 +2300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau social du dirigeant de petite et moyenne entreprise : un outil stratégique au service de sa communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre de l’économie PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2382,51 +2382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME MANAGEMENT, ACTIVITY SELECTION AND SALES PERFORMANCE: A NEW WAY TO REPOSITION THE ROLE OF MANAGEMENT AND SALESPEOPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicating with customers: Trends &amp; Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9789608782228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2661,51 +2661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang B, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b18371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2745,51 +2745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation at home. A collection of pedagogical approaches to develop students' intercultural competences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2971,319 +2971,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editialis, 143 p., 2006, Action Commerciale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques pédagogiques innovantes, interculturalité et compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37 (1), 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asile ! [Histoire(s) du campement Gergovia]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Milkovitch-Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vincent-Munnia</w:t>
-[...63 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03513046v1</w:t>
-              </w:r>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">hal-04928216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3815,51 +3815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523212v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ky3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kluge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.010.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4911" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928184v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/E7F6-HK48" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909511v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03141926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6361" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.3738" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Salmon-Monviola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04975877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20431" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18371" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02383208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bories" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2968" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523212v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ky3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523203v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154e5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Kluge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.010.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/E7F6-HK48" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4911" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928159v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03141926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6361" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.3738" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629110v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302511v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136085v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Salmon-Monviola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04975877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20431" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18371" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02383208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bories" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Mbaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2968" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vincent-Munnia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ducrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166367v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>