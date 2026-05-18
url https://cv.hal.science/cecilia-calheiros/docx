--- v0 (2026-03-24)
+++ v1 (2026-05-18)
@@ -731,165 +731,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promesses de « recomposition corporelle » et disciplines alimentaires et sportives :​ appropriations genrées des injonctions néolibérales de dépassement de soi chez les influenceuses fitness</w:t>
+                <w:t xml:space="preserve">De l’échec à l’exemplarité. Mettre en récit l’épreuve de la transformation de soi chez les créatrice de contenus fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Calheiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AISLF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Ottawa (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Journée d’études Intimité et Numérique : Frontières, identités, méthodes​</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Max Weber, Dec 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922733v1</w:t>
+                <w:t xml:space="preserve">hal-04922808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’échec à l’exemplarité. Mettre en récit l’épreuve de la transformation de soi chez les créatrice de contenus fitness</w:t>
+                <w:t xml:space="preserve">Promesses de « recomposition corporelle » et disciplines alimentaires et sportives :​ appropriations genrées des injonctions néolibérales de dépassement de soi chez les influenceuses fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Calheiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Intimité et Numérique : Frontières, identités, méthodes​</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Max Weber, Dec 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AISLF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922808v1</w:t>
+                <w:t xml:space="preserve">hal-04922733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -970,238 +970,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les pratiques des body hackers transhumanistes : médecine améliorative, techniques de soi et productivisme</w:t>
+                <w:t xml:space="preserve">Body Techniques and the Search for Human Perfection: From the Regeneration of the Social Body to the Injunction to Surpass Oneself</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Calheiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le transhumanisme à l'ère de la médecine améliorative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-84934-832-1</w:t>
+              <w:t xml:space="preserve">Global History of Techniques (Nineteenth to Twenty-First Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78-2-503-60054-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549252v1</w:t>
+                <w:t xml:space="preserve">hal-05549260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body Techniques and the Search for Human Perfection: From the Regeneration of the Social Body to the Injunction to Surpass Oneself</w:t>
+                <w:t xml:space="preserve">Penser les cadres de la téléconsultation : frictions et ajustements dans la relation médecin-patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Calheiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEH Editions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global History of Techniques (Nineteenth to Twenty-First Centuries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78-2-503-60054-3</w:t>
+              <w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-38612-014-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549260v1</w:t>
+                <w:t xml:space="preserve">hal-05549278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les cadres de la téléconsultation : frictions et ajustements dans la relation médecin-patient</w:t>
+                <w:t xml:space="preserve">Comprendre les pratiques des body hackers transhumanistes : médecine améliorative, techniques de soi et productivisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Calheiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-38612-014-5</w:t>
+              <w:t xml:space="preserve">Le transhumanisme à l'ère de la médecine améliorative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-84934-832-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549278v1</w:t>
+                <w:t xml:space="preserve">hal-05549252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Believing in Transcendance Through Technology</w:t>
               </w:r>
@@ -1908,51 +1908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Calheiros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.303.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/strathese.493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.6680" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/rel.2014.0.17357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.048.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922808v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549252v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549260v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dul&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Calheiros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.303.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/strathese.493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.6680" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/rel.2014.0.17357" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.048.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549252v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dul&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040421v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Batteur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boc&#233;no" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Catherine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>