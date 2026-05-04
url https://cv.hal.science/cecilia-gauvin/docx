--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -126,1686 +126,1686 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygromechanical study of a 16th century painted wooden panel: In-situ experiments to quantify the mechanical effect of the frame and the cradle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Uzielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental study of the hygromechanical behaviour of a historic painting on wooden panel : devices and measurement techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Uzielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image Correlation to Evaluate the Influence of Hygrothermal Loading on Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (5), pp.428-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the deformation of an historic painting on a wooden panel (16th century panel painting): effect of the frame, the cradle and microclimate variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Bousvarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stepanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM-CC 20th Triennial Conference - Working Towards a Sustainable Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Council of Museums (ICOM), Sep 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des déformations d'un panneau de bois peint du patrimoine : effet du cadre, du parquetage et de variations hygrothermiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Studies on the Conservation of the Mona Lisa: numerical methods for future preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riparbelli Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brémand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Riparbelli Lorenzo</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fioravanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es journées scientifiques du GDR Sciences du bois : Diversités du bois et de ses usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupement de recherches des sciences du bois (GDR 3544), Nov 2021, Montpellier, France. pp.134-137</w:t>
+              <w:t xml:space="preserve">, Groupement de recherches des sciences du bois (GDR 3544), Nov 2021, Montpellier, France. pp.253-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825266v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the Conservation of the Mona Lisa: numerical methods for future preservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Suivi des déformations d'un panneau de bois peint du patrimoine : effet du cadre, du parquetage et de variations hygrothermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Uzielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparbelli Lorenzo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Fioravanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es journées scientifiques du GDR Sciences du bois : Diversités du bois et de ses usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Groupement de recherches des sciences du bois (GDR 3544), Nov 2021, Montpellier, France. pp.253-256</w:t>
+              <w:t xml:space="preserve">, Groupement de recherches des sciences du bois (GDR 3544), Nov 2021, Montpellier, France. pp.134-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825336v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of a painted wooden panel from the heritage subject to hygrothermal variations: role of the reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Dupré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Hesser</w:t>
+                <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd SWST International Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Goli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the moisture induced fatigue damage in panel paintings: a methodological approach for quantifying the role of preparatory layers in the overall response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM-CC Joint Interim Meeting. Physical issues in the conservation of Paintings: Monitoring, Documenting and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mona Lisa Project: an update on the progress of measurement, monitoring, modelisation and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Brémand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech: Theoretical, Numerical, and Experimental Analyses in Wood Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hygrothermal treatments on the physical properties of wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoru Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiichi Obataya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Cost Action FP0904 Conference “Recent Advances in the Field of TH and THM Wood Treatment”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Skellefteå, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygro-mechanical behaviour of wooden panels from cultural heritage: effect of a coated face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium WoodSciCraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision à chaque étape de la restauration, comparaison du comportement hygromécanique de deux renforts : deux doublages en balsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Graindorge Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées du GDR Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796819v1</w:t>
-              </w:r>
-[...428 lines deleted...]
-                <w:t xml:space="preserve">hal-01286462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1823,90 +1823,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Goli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1948,77 +1948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mécanique du bois au service de la restauration/conservation du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition de la manifestation "Thèses Des Bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2037,247 +2037,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique du comportement hygromécanique d'un panneau de bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hygromechanical behaviour of a wooden panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées du GDR Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France. Actes des 3èmes journées du GDR Sciences du Bois</w:t>
+              <w:t xml:space="preserve"> Wood and Science Technology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Maastricht, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973653v1</w:t>
+                <w:t xml:space="preserve">hal-01769737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygromechanical behaviour of a wooden panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale et numérique du comportement hygromécanique d'un panneau de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Obataya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Wood and Science Technology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Maastricht, Netherlands. 2014</w:t>
+              <w:t xml:space="preserve">3èmes journées du GDR Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France. Actes des 3èmes journées du GDR Sciences du Bois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769737v1</w:t>
+                <w:t xml:space="preserve">hal-01973653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2295,51 +2295,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique du comportement hygromécanique d’un panneau de bois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Montpellier, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2366,51 +2366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique du comportement hygromécanique d’un panneau de bois : application à la conservation des tableaux peints sur bois du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Montpellier, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015MONTS066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2527,51 +2527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D42EFDDF"/>
+    <w:nsid w:val="67B4417B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2758,51 +2758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecilia-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4593-2357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bousvarou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stepanoff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825266v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hesser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riparbelli Lorenzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fioravanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aurand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Young" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Endo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796819v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Graindorge Lamour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.10.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031989v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12090" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769737v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01609930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecilia-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4593-2357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458979v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hesser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.10.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bousvarou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stepanoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riparbelli Lorenzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fioravanti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aurand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Young" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Endo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Graindorge Lamour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01609930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>