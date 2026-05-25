--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -85,2381 +85,2402 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-4593-2357</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">kasFamEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring the deformation of an historic painting on a wooden panel (16th century panel painting): effect of the frame, the cradle and microclimate variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bousvarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stepanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOM-CC 20th Triennial Conference - Working Towards a Sustainable Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council of Museums (ICOM), Sep 2023, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi des déformations d'un panneau de bois peint du patrimoine : effet du cadre, du parquetage et de variations hygrothermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Uzielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riparbelli Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10es journées scientifiques du GDR Sciences du bois : Diversités du bois et de ses usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherches des sciences du bois (GDR 3544), Nov 2021, Montpellier, France. pp.134-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies on the Conservation of the Mona Lisa: numerical methods for future preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riparbelli Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brémand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fioravanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10es journées scientifiques du GDR Sciences du bois : Diversités du bois et de ses usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherches des sciences du bois (GDR 3544), Nov 2021, Montpellier, France. pp.253-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical behavior of a painted wooden panel from the heritage subject to hygrothermal variations: role of the reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Hesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Uzielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63rd SWST International Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Portorož, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes journées du GDR3544 Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France. pp.250-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the moisture induced fatigue damage in panel paintings: a methodological approach for quantifying the role of preparatory layers in the overall response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Aurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Young</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOM-CC Joint Interim Meeting. Physical issues in the conservation of Paintings: Monitoring, Documenting and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mona Lisa Project: an update on the progress of measurement, monitoring, modelisation and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Brémand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euromech: Theoretical, Numerical, and Experimental Analyses in Wood Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of hygrothermal treatments on the physical properties of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Obataya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final Cost Action FP0904 Conference “Recent Advances in the Field of TH and THM Wood Treatment”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Skellefteå, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygro-mechanical behaviour of wooden panels from cultural heritage: effect of a coated face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium WoodSciCraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide à la décision à chaque étape de la restauration, comparaison du comportement hygromécanique de deux renforts : deux doublages en balsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Graindorge Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Journées du GDR Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygromechanical study of a 16th century painted wooden panel: In-situ experiments to quantify the mechanical effect of the frame and the cradle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 64, pp.266-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.culher.2023.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the hygromechanical behaviour of a historic painting on wooden panel : devices and measurement techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Uzielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Correlation to Evaluate the Influence of Hygrothermal Loading on Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Doumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (5), pp.428-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/str.12090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286462v1</w:t>
-              </w:r>
-[...1225 lines deleted...]
-                <w:t xml:space="preserve">hal-00796819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Lisa's digital twin: identifying the mechanical properties of the panel combining experimental data and advanced finite-element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Riparbelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Dionisi-Vici</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Goli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cluny, France. Actes des 7èmes Journées Scientifiques du GDR 3544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mécanique du bois au service de la restauration/conservation du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème édition de la manifestation "Thèses Des Bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygromechanical behaviour of a wooden panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale et numérique du comportement hygromécanique d'un panneau de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Doumalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiichi Obataya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Wood and Science Technology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Maastricht, Netherlands. 2014</w:t>
+              <w:t xml:space="preserve">3èmes journées du GDR Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France. Actes des 3èmes journées du GDR Sciences du Bois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769737v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique du comportement hygromécanique d'un panneau de bois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hygromechanical behaviour of a wooden panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes journées du GDR Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France. Actes des 3èmes journées du GDR Sciences du Bois</w:t>
+              <w:t xml:space="preserve"> Wood and Science Technology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Maastricht, Netherlands. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973653v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique du comportement hygromécanique d’un panneau de bois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Montpellier, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01285397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique du comportement hygromécanique d’un panneau de bois : application à la conservation des tableaux peints sur bois du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Montpellier, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015MONTS066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01609930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2527,51 +2548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67B4417B"/>
+    <w:nsid w:val="C8301341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2758,51 +2779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecilia-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4593-2357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458979v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hesser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.10.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bousvarou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stepanoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riparbelli Lorenzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fioravanti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825266v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aurand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Young" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Endo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Graindorge Lamour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01609930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS066" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecilia-gauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4593-2357" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=kasFamEAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jullien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bousvarou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stepanoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Gauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Uzielli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hesser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riparbelli Lorenzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Dionisi-Vici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fioravanti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Riparbelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Aurand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Young" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marcon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cocchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Endo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Obataya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Graindorge Lamour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rouard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.10.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286462v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12090" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01285397v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01609930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MONTS066" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>