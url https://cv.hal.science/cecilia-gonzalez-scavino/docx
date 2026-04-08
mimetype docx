--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -408,165 +408,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los usos poéticos de la interferencia en Rayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia González Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ¿Encontraría a Cortázar? 18 études sur Rayuela et Queremos tanto a Glenda, Volume coordonné par Caroline Lepage et Sandra Gondouin, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avatares de la cultura popular en los cuentos de Julio Cortázar. De “Las puertas del cielo” a “Tango de vuelta”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia González Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Territorios cortazarianos, Dossier coordonné par Raúl Caplán et Olga Lobos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421301v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02421287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tramas de museo en la novela y el documental argentinos: una lectura de Museo de la Revolución (2006) de Martín Kohan y El Predio (2010) de Jonathan Perel</w:t>
               </w:r>
@@ -1461,84 +1461,84 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las posmemorias: Perspectivas latinoamericanas y europeas Les post-mémoires. Perspectives latino-américaines et européennes</w:t>
+                <w:t xml:space="preserve">Las posmemorias: Perspectivas latinoamericanas y europeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cecilia GONZALEZ; Teresa BASILE. Universidad Nacional de La Plata. Facultad de Humanidades y Ciencias de la Educación; Presses Universitaires de Bordeaux, 2022, LAS POSMEMORIAS PERSPECTIVAS LATINOAMERICANAS Y EUROPEAS, Patricia FLIER, 979-10-300-600-1. </w:t>
+              <w:t xml:space="preserve">Universidad Nacional de La Plata. Facultad de Humanidades y Ciencias de la Educación; Presses Universitaires de Bordeaux, 2022, 979-10-300-600-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24215/978-950-34-2104-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2076,71 +2076,71 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobreviviendo a Medea. Maternidad, transmision y extranjeria en A través del bosque de Laura Alcoba y Saint Omer de Alice Diop</w:t>
+                <w:t xml:space="preserve">Sobreviviendo a Medea. Maternidad, transmision y extranjería en A través del bosque de Laura Alcoba y Saint Omer de Alice Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Teresa Basile; Cecilia Gonzalez. </w:t>
+              <w:t xml:space="preserve">Teresa Basile; Cecilia González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los trabajos del exilio en les Hijes. Narrativas argentinas extraterritoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUVIM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-316, 2024, 978-987-699-839-0</w:t>
             </w:r>
@@ -2195,51 +2195,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Basile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Teresa Basile; Cecilia Gonzalez. </w:t>
+              <w:t xml:space="preserve">Teresa Basile; Cecilia González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los trabajos del exilio en les Hijes. Narrativas argentinas extraterritoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUVIM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-155, 2024, Poliedros, 978-987-699-839-0</w:t>
             </w:r>
@@ -2480,186 +2480,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variaciones poéticas sobre el libro, el juego y el juguete en El premio, de Paula Markovitch y Soy un bravo piloto de la Nueva China, de Ernesto Semán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia González Scavino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María Angélica Semilla Durán, Sandra Hernández y Marie Rosier coordinadoras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria de la ficción, ficción de la memoria. Entre el ritual y la crítica,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alter/Nativas Ohio University Press et LCE Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 306-329, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia González Scavino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saul Ibargoyen Islas, Philippe Dessommes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du sang le Cône Sud, Saul Ibargoyen Islas, Philippe Dessommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.11-29, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421032v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02421015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testimonio y militancia (1995-2013)</w:t>
               </w:r>
@@ -3711,51 +3711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6C4F9A3"/>
+    <w:nsid w:val="71D4A517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3942,51 +3942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecilia-gonzalez-scavino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9706-1317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148025838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes Rubio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021b/art1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez Scavino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4.33339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/anclajes-2017-2111" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3197" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Villanueva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Basile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eduvim.com.ar/descargas/los-trabajos-del-exilio-en-les-hijes/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/978-950-34-2104-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Boisard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Mullaly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alternativas.osu.edu/assets/files/ebooks/MEMORIA%20DE%20LA%20FICCION-FINAL.pd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01541853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecilia-gonzalez-scavino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9706-1317" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148025838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes Rubio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021b/art1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Cabranes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tinchant Benrahho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Gonz&#225;lez Scavino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421301v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-7726.2019.4.33339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19137/anclajes-2017-2111" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lirico.3197" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Villanueva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia M Cecilia Gonzalez Scavino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511227v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Basile" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eduvim.com.ar/descargas/los-trabajos-del-exilio-en-les-hijes/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-05511203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24215/978-950-34-2104-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421276v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Boisard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639124v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Mullaly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ventura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639123v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511466v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511470v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511457v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alternativas.osu.edu/assets/files/ebooks/MEMORIA%20DE%20LA%20FICCION-FINAL.pd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420956v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522103v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004161v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423464v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dardo Scavino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01541853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>