--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecilia Zanni-Merk </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic framework for condition monitoring in Industry 4.0 based on evolving knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.583 - 611. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards counterfactual explanations for ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue on Interactive Semantic Web, 15 (5), pp.1611-1636. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-243566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELICITATION: A Satellite Constellation Simulator Using Multi-Agent Systems, Blockchain and the IoMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Edilson Silva Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas de Araújo Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC61673.2024.10733588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RelTopic: A Graph-Based Semantic Relatedness Measure in Topic Ontologies and Its Applicability for Topic Labeling of Old Press Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.293-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of post-hoc explainable methods to define and detect semantic situations of importance in medical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DEVS simulation and ontological modeling for hierarchical analysis of the SARS-CoV-2 replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00375497231176085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rel Topic : A graph-based semantic relatedness measure in topic ontologies and its applicability for topic labeling of old press articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-222919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an explainable model based on ontologies with an explanation interface to classify images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.2395-2403. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Operational Architecture for Knowledge Graph-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khudiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.1667-1676. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Heuristic Methodology for Su-Field Analysis in Industrial Engineering Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13030143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Overspecialization of Recommender Systems in Tourism with Semantic Trajectories, Initial Thoughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Fatali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Alizada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.1933-1942. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KSPMI: A Knowledge-based System for Predictive Maintenance in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2021.102281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Ontology for Automatic Skin Lesion Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (4), pp.20200134. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20200134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy decision ontology for melanoma diagnosis using KNN classiﬁer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-021-10858-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a terminology for a fully contextualized XAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoRepliCov: an Ontology-Based Approach for Modeling the SARS-CoV-2 Replication Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.487 - 496. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Ontology for Automatic Skin Lesion Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20200134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy decision ontology for melanoma diagnosis using KNN classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-021-10858-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rule Quality Measures for Rule Base Refinement in Knowledge-Based Predictive Maintenance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.161-176. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1705550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Data, Information, and Knowledge Processing for Intelligence Amplification : Approaches, Models and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.81-83. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2020.1716524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO An ontology for understanding the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 p. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3320403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Reasoning to Improve Decision-Making in Cognitive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterine Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Sanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.214-231. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1705553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chronicle mining and semantics for predictive maintenance in manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.927-948. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Condition Monitoring for Industry 4.0 Manufacturing Processes: An Ontology-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1565118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal Situations Interpretation in Industry 4.0 using Stream Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.620-629. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Deep Learning with Semantics: an application to manufacturing time series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.437-446. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO: An ontology for understanding the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.100495. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Smartness to Systems With Case Studies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1565114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology population with deep learning-based NLP: a case study on the Biomolecular Network Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.572-581. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building collective intelligence through experience: a survey on the use of the KREM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-179327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Failure Classification in Predictive Maintenance Using Fuzzy C-means and SWRL Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.630-639. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience capitalization to support decision making in inventive problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Essaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ghabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.25--40. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent semantic extraction and analysis for TRIZ-based inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (5), pp.661--681. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2018.094593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Howlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of a Framework for Cultural Translation in Global Collaboration. The Case of the Lean Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies to Lead Knowledge Intensive Evolutionary Algorithms: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.78-100. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJKSS.2016010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ontological and Qualitative Spatial Reasoning : Application to Urban Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science (CCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.182-198. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46549-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layered Architecture for a Fuzzy Semantic Approach for Satellite Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJKSS.2015040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IngeniousTRIZ: An automatic ontology-based system for solving inventive problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.52-65. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Inventive Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.175--190. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Using Physical Effects in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.21--36. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic Inventive Design Problem Solving Based on Semantic Relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.968-972. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.875-877.968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the resolution of inventive problems using semantic relatedness and ontology reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal ontology for a generalized inventive design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.231-273. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AO-140128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Matching for Facilitating Inventive Design based on Semantic Similarity and Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.243--256. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Expert Knowledge to Formal Ontologies for Semantic Interpretation of the Urban Environment from Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic TRIZ problem solving approach based on semantic relatedness and ontology reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 243: Advances in Knowledge-Based and Intelligent Information and Engineering Systems, pp.1563-1572. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-1563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Formal Definition of Contradiction in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp."-". </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creative Ideas Generation to Real World Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.31-48. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jkss.2011040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of formal ontologies as a foundation for inventive design studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (3), pp.323-336. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for reasoning with close knowledge bases: Application to knowledge bases on SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Informatics - Data Mining and Business Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Production Lines with an Expert System using a Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (5), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549710378019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of formalontologies as afoundation for inventive design studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.323-336. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial situation analysis through problem graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (4), pp.310-317. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking contradictions and laws of engineering system evolution within TRIZ framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2009.00515.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological Basis for Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.563-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting R&D activities definition through problem mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CIRP Journal of Manufacturing Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self organized holonic control for mechatronics complex systems: application to a robotized car park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Equivalence at Knowledge Level for Diagnosis Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems, KES Journal, IOS Press Eds., Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (3), pp.225--246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Metaheuristic Approach for Workplace Performance Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Model and Data Engineering (MEDI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cham: Springer Nature Switzerland; ElSewedy University, Nov 2025, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing fuzzy explainability: enhancing XAI trustworthiness with fuzzy-ontology-based explanatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla El Kadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latafat Gardashova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems KES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Osaka, Japan. pp.3768-3777, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Concept Induction Approach for Explainable Quality 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Joint Conference, RuleML+RR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey. pp.36-53, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08887-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-Derived Influence Graphs for Facility Management: From Textual Evidence to Bayesian Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Foundation and Large Language Models (FLLM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Approach to Detection of Quality Issues in Manufacturing 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering System (KES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Séville, Spain. pp.2439-2448, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the rules selection process in FIS with genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigar Ismayilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.1690-1699, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des LLM moins gourmands pour interroger des graphes de connaissances en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.473-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing XAI: new properties to broaden semantic-based explanations of black-box learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla El Kadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latafat Gardashova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.2292-2301, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Public Health-Risk Detection and Analysis through Textual Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H A Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville (Spain), France. pp.3014 - 3023, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability of text Classification through ontology-driven analysis in Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anar Mammadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elviz Ismayilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.2128-2137, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability of Quality Issues in Manufacturing: a Semantic Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23nd International Semantic Web Conference (ISWC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the Core Propagation Phenomenon Ontology to Develop a Knowledge Graph for Tracking Health-Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Henrique Alencar Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Athens, Greece, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Pertinence of LLMs for Ontology Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Knowledge Graph Creation 2024 - NLP4KGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Quality Assurance and Troubleshooting in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hidouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Upper-Rhine Artificial Intelligence Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Offenburg, Germany. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60643/urai.v2024p69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAF: An Ontology Learning Applied Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Knowledge Based and Intelligent Information and Engineering Sytems (KES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athènes, Greece. pp.2106-2115, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and analyzing COVID-19 dissemination using knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H.A. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Hagverdiyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 26th International Conference KES2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies to build a predictive architecture to classify and explain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeepOntoNLP Workshop @ESWC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une terminologie pour une IA explicable contextualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPLAIN'AI Workshop EGC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining devs and semantic technologies for modeling the SARS-COV-2 replication machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual modeling and simulation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended intelligent Su-Field analysis based on fuzzy inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information and Engineering Systems, KES 2021, 8-10 septembre 2021, Szczecin, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland. pp.182-191, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoRepliCov: an Ontology-Based Approach for Modeling the SARS-CoV-2 Replication Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 25th International Conference KES2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland, Poland. pp.487-496, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Methods to ICT Platform Used in Educational Guidance: Application to an Immersive World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gribouval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Sydor-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ireland International Conference on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dún Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of Situation Hierarchies for supporting Decision Making: A Formal Lattice-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 14th International Rule Challenge (RuleML+RR 2020) as part of Declarative AI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Oslo, Norway. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidential Clustering and Ontology Reasoning for Failure Prediction in Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.618-625, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008969506180625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-OPA : A Topic Ontology for Modeling Topics of Old Press Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.275-282, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010147202750282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Way to Classify Physical Effects for Ontology Instantiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.70-78, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Core Ontology for Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARV 2018 - FOMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.177--182, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Modeling for Industry 4.0: an Ontology-Based Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.675--684, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Engineers Abilities to Solve Inventive Problems Using CBR and Semantic Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France. pp.204-212, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02456-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective mathematical model for the optimization of the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.498--506, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective method for optimizing the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.507--516, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontological Representation of Condition Monitoring Knowledge in the Manufacturing Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. pp.312-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Data Analysis Framework for Supporting Perception of Geospatial Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Formal Ontology in Information Systems (FOIS 2016), (2016-07-06, 2016-07-09: Annecy, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.95-108, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-660-6-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Reasoning for Understanding the Behaviour of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, France. pp.1486-1493, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBNSimulator: a simulator tool for understanding the behaviour of complex biomolecular networks using discrete time simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.514--523, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Semantic Indexing for Capitalizing Experience in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Sustainable Design and Manufacturing (SDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bologne, Italy. pp.37-47, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57078-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based Reasoning for Knowledge Capitalization in Inventive Design Using Latent Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Essaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.323-332, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Human Haptic Perceptions through Knowledge Modeling for Industrial Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI (Journée du Campus d'Illkirch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO : An ontology for describing the behaviour of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand De Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.524-533, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control : Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006048300210030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning for Understanding the Behaviour of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery Knowledge Engineering and Knowledge Management (IC3K 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.144-149, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006065901440149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des réseaux biomoléculaires complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical and Semantic Modeling of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems - KES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, York, United Kingdom. pp.475-484, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing tactile quality control: Generic and structured description of tactile sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche - Insa de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration Sémantique des Sensations Tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Experience Capitalization for Inventive Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ FUTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, WROCLAW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Behaviour of Complex Biomolecular Networks by Combining Logical and Semantic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Semantic Web Applications and Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Amsterdam, Netherlands. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainability in the early stages of innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept international WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Formal Model of the Lean Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi Objective Evolutionary Algorithm for Solving a Real Health Care Fleet Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand De Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 19th Annual Conference, KES-2015, Singapore, September 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp.256 - 265, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based knowledge modeling for using physical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.601-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for facilitating inventive design based on semantic similarity and case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KREM: A Generic Knowledge-Based Framework for Problem Solving in Engineering - Proposal and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lisbonne, Portugal. pp.381-388, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005635103810388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Layered Architecture for Analysis and Diagnosis of SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Boullosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 18th Annual Conference, KES-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gdynia, Poland. pp.1165 - 1174, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic method of using the pointers to physical effects in Su-Field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014. TRIZ and Knowledge-Based Innovation in Science and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.539-550, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm projects: beyond the metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, ICSIBO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12970-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method of Using Physical Effects in Su-field Analysis based on Ontology Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference in Knowledge Based and Intelligent Information and Engineering Systems - KES2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kitakyushu, Japan. pp.30 - 39, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.09.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un raisonnement spatial qualitatif sur les relations RCC8 au moyen de OWL et de SWRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Experiential Knowledge for Analysis and Diagnosis of SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Boullosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAMS 2013 The International Workshop on Applied Modeling and Simulation, 2013/11/24 to 2013/11/27, Buenos Aires, Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Buenos Aires, France. pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Transfer in France : From Academic Research to Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovationKT 2013 - Innovation through Knowledge Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Derry - London Derry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-automatic semantic approach to satellite images analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Sciascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2013 - 17th International Conference in Knowledge Based and Intelligent Information and Engineering Sy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kitakyushu, Japan. pp.1388--1397, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.11.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Spatial Reasoning in RCC8 with OWL and SWRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2013 - International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Knowledge Modeling for Using Physical Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Base de Connaissances Opérationnelle pour la Conception Inventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Chambéry, France. pp.459-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting from patents to find inputs to the Problem Graph model of IDM-TRIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Souili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On contradiction clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Enschede, Netherlands. pp.368-378, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.03.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Multiple Points of View: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cardiff, United Kingdom. pp.32-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances capitalisées en conception inventive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bultey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 19es Journées Francophones d'Ingénierie des Connaissances (IC 2008) 19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy France, France. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Outil pour Gestion des Connaissances Spécifiques à la Conception Inventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances 18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble France, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conception Innovante : Synthèse de systèmes ou résolution de problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow/HLA Distributed Simulation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Harbour, Maritime &amp; Multimodal Logistics Modelling and Simulation 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bergeggi, Italy. http://itim.unige.it/hms2002/hms2002_22/hms2002_22.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The International Workshop on Applied Modeling and Simulation MAS 2013 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Bruzzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Junco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cayirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Joint Use of Symbolic and Connectionist Approaches for Explainable Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeannin-Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Selected Artificial Intelligence Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, 2022, 978-3-030-93052-3. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inventive Activities in an Industrial Context New Scientific Challenges and Orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Research in Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-169, 2021, AICT-600, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81701-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulator for the Internet of Moving Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouatacim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES Agents and Multi-Agent Systems: Technologies and Applications 2021. Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-175, 2021, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2994-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need of an Explainable Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Architecture and Technology: Proceedings of 40th Anniversary International Conference on Information Systems Architecture and Technology – ISAT 2019. ISAT 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-3, 2020, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30440-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing as a Service in Industry 4.0: A Multi-Objective Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Decision Technologies. IDT 2020. Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-47, 2020, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5925-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for Manufacturing Process Modeling: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Design and Manufacturing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2019, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04290-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Intensive Evolutionary Algorithms for Solving a Healthcare Fleet Optimization Problem: An Ontological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.192--223, 2018, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5655-8.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Altshuller’s Matrix Be Skipped Using CBR and Semantic Similarity Reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ghabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Impacts of the Theory of Inventive Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag (Germany), pp.27-37, 2018, 978-3-319-96531-4. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96532-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ontological and Qualitative Spatial Reasoning : Application to Urban Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred, A., Dietz, J.L.G., Liu, K., Filipe, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management - 5th International Joint Conference, IC3K 2013, Revised papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 454, Springer, pp.182-198, 2015, Communications in Computer and Information Science (CCIS), 978-3-662-46549-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId392"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecilia Zanni-Merk </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic framework for condition monitoring in Industry 4.0 based on evolving knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.583 - 611. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards counterfactual explanations for ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue on Interactive Semantic Web, 15 (5), pp.1611-1636. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-243566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELICITATION: A Satellite Constellation Simulator Using Multi-Agent Systems, Blockchain and the IoMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Edilson Silva Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas de Araújo Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC61673.2024.10733588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RelTopic: A Graph-Based Semantic Relatedness Measure in Topic Ontologies and Its Applicability for Topic Labeling of Old Press Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.293-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of post-hoc explainable methods to define and detect semantic situations of importance in medical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DEVS simulation and ontological modeling for hierarchical analysis of the SARS-CoV-2 replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00375497231176085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Operational Architecture for Knowledge Graph-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khudiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.1667-1676. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an explainable model based on ontologies with an explanation interface to classify images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.2395-2403. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rel Topic : A graph-based semantic relatedness measure in topic ontologies and its applicability for topic labeling of old press articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-222919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Heuristic Methodology for Su-Field Analysis in Industrial Engineering Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13030143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Overspecialization of Recommender Systems in Tourism with Semantic Trajectories, Initial Thoughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Fatali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Alizada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.1933-1942. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KSPMI: A Knowledge-based System for Predictive Maintenance in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2021.102281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy decision ontology for melanoma diagnosis using KNN classiﬁer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-021-10858-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoRepliCov: an Ontology-Based Approach for Modeling the SARS-CoV-2 Replication Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.487 - 496. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a terminology for a fully contextualized XAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Ontology for Automatic Skin Lesion Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20200134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO An ontology for understanding the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3320403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rule Quality Measures for Rule Base Refinement in Knowledge-Based Predictive Maintenance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.161-176. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1705550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Data, Information, and Knowledge Processing for Intelligence Amplification : Approaches, Models and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.81-83. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2020.1716524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Reasoning to Improve Decision-Making in Cognitive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterine Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Sanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.214-231. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1705553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chronicle mining and semantics for predictive maintenance in manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.927-948. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal Situations Interpretation in Industry 4.0 using Stream Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.620-629. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Deep Learning with Semantics: an application to manufacturing time series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.437-446. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Condition Monitoring for Industry 4.0 Manufacturing Processes: An Ontology-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1565118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Smartness to Systems With Case Studies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1565114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology population with deep learning-based NLP: a case study on the Biomolecular Network Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.572-581. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO: An ontology for understanding the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.100495. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Failure Classification in Predictive Maintenance Using Fuzzy C-means and SWRL Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.630-639. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building collective intelligence through experience: a survey on the use of the KREM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-179327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience capitalization to support decision making in inventive problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Essaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ghabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.25--40. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent semantic extraction and analysis for TRIZ-based inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (5), pp.661--681. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2018.094593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Howlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of a Framework for Cultural Translation in Global Collaboration. The Case of the Lean Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies to Lead Knowledge Intensive Evolutionary Algorithms: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.78-100. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJKSS.2016010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ontological and Qualitative Spatial Reasoning : Application to Urban Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science (CCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.182-198. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46549-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IngeniousTRIZ: An automatic ontology-based system for solving inventive problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.52-65. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layered Architecture for a Fuzzy Semantic Approach for Satellite Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJKSS.2015040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Inventive Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.175--190. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Using Physical Effects in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.21--36. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic Inventive Design Problem Solving Based on Semantic Relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.968-972. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.875-877.968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal ontology for a generalized inventive design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.231-273. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AO-140128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the resolution of inventive problems using semantic relatedness and ontology reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Matching for Facilitating Inventive Design based on Semantic Similarity and Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.243--256. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Expert Knowledge to Formal Ontologies for Semantic Interpretation of the Urban Environment from Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Formal Definition of Contradiction in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp."-". </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic TRIZ problem solving approach based on semantic relatedness and ontology reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 243: Advances in Knowledge-Based and Intelligent Information and Engineering Systems, pp.1563-1572. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-1563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of formal ontologies as a foundation for inventive design studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (3), pp.323-336. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creative Ideas Generation to Real World Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.31-48. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jkss.2011040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Production Lines with an Expert System using a Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (5), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549710378019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of formalontologies as afoundation for inventive design studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.323-336. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for reasoning with close knowledge bases: Application to knowledge bases on SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Informatics - Data Mining and Business Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial situation analysis through problem graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (4), pp.310-317. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking contradictions and laws of engineering system evolution within TRIZ framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2009.00515.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological Basis for Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.563-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting R&D activities definition through problem mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CIRP Journal of Manufacturing Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self organized holonic control for mechatronics complex systems: application to a robotized car park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Equivalence at Knowledge Level for Diagnosis Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems, KES Journal, IOS Press Eds., Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (3), pp.225--246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Metaheuristic Approach for Workplace Performance Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Model and Data Engineering (MEDI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cham: Springer Nature Switzerland; ElSewedy University, Nov 2025, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Concept Induction Approach for Explainable Quality 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Joint Conference, RuleML+RR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey. pp.36-53, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08887-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing fuzzy explainability: enhancing XAI trustworthiness with fuzzy-ontology-based explanatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla El Kadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latafat Gardashova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems KES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Osaka, Japan. pp.3768-3777, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-Derived Influence Graphs for Facility Management: From Textual Evidence to Bayesian Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Foundation and Large Language Models (FLLM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Pertinence of LLMs for Ontology Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Knowledge Graph Creation 2024 - NLP4KGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Approach to Detection of Quality Issues in Manufacturing 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering System (KES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Séville, Spain. pp.2439-2448, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the rules selection process in FIS with genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigar Ismayilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.1690-1699, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing XAI: new properties to broaden semantic-based explanations of black-box learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla El Kadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latafat Gardashova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.2292-2301, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Public Health-Risk Detection and Analysis through Textual Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H A Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville (Spain), France. pp.3014 - 3023, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des LLM moins gourmands pour interroger des graphes de connaissances en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.473-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability of text Classification through ontology-driven analysis in Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anar Mammadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elviz Ismayilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.2128-2137, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability of Quality Issues in Manufacturing: a Semantic Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23nd International Semantic Web Conference (ISWC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the Core Propagation Phenomenon Ontology to Develop a Knowledge Graph for Tracking Health-Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Henrique Alencar Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Athens, Greece, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Quality Assurance and Troubleshooting in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hidouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Upper-Rhine Artificial Intelligence Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Offenburg, Germany. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60643/urai.v2024p69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAF: An Ontology Learning Applied Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Knowledge Based and Intelligent Information and Engineering Sytems (KES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athènes, Greece. pp.2106-2115, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies to build a predictive architecture to classify and explain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeepOntoNLP Workshop @ESWC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une terminologie pour une IA explicable contextualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPLAIN'AI Workshop EGC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and analyzing COVID-19 dissemination using knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H.A. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Hagverdiyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 26th International Conference KES2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Verona, Italy. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Methods to ICT Platform Used in Educational Guidance: Application to an Immersive World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gribouval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Sydor-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ireland International Conference on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dún Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended intelligent Su-Field analysis based on fuzzy inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information and Engineering Systems, KES 2021, 8-10 septembre 2021, Szczecin, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland. pp.182-191, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining devs and semantic technologies for modeling the SARS-COV-2 replication machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual modeling and simulation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoRepliCov: an Ontology-Based Approach for Modeling the SARS-CoV-2 Replication Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 25th International Conference KES2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland, Poland. pp.487-496, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of Situation Hierarchies for supporting Decision Making: A Formal Lattice-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 14th International Rule Challenge (RuleML+RR 2020) as part of Declarative AI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Oslo, Norway. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidential Clustering and Ontology Reasoning for Failure Prediction in Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.618-625, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008969506180625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-OPA : A Topic Ontology for Modeling Topics of Old Press Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.275-282, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010147202750282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Way to Classify Physical Effects for Ontology Instantiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.70-78, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Core Ontology for Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARV 2018 - FOMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.177--182, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Data Analysis Framework for Supporting Perception of Geospatial Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Formal Ontology in Information Systems (FOIS 2016), (2016-07-06, 2016-07-09: Annecy, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.95-108, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-660-6-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Modeling for Industry 4.0: an Ontology-Based Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.675--684, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Engineers Abilities to Solve Inventive Problems Using CBR and Semantic Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France. pp.204-212, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02456-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective mathematical model for the optimization of the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.498--506, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective method for optimizing the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.507--516, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontological Representation of Condition Monitoring Knowledge in the Manufacturing Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. pp.312-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Semantic Indexing for Capitalizing Experience in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Sustainable Design and Manufacturing (SDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bologne, Italy. pp.37-47, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57078-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Reasoning for Understanding the Behaviour of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, France. pp.1486-1493, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBNSimulator: a simulator tool for understanding the behaviour of complex biomolecular networks using discrete time simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.514--523, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based Reasoning for Knowledge Capitalization in Inventive Design Using Latent Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Essaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.323-332, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Human Haptic Perceptions through Knowledge Modeling for Industrial Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI (Journée du Campus d'Illkirch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO : An ontology for describing the behaviour of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.524-533, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Behaviour of Complex Biomolecular Networks by Combining Logical and Semantic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Semantic Web Applications and Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Amsterdam, Netherlands. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainability in the early stages of innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept international WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical and Semantic Modeling of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems - KES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, York, United Kingdom. pp.475-484, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des réseaux biomoléculaires complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing tactile quality control: Generic and structured description of tactile sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche - Insa de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control : Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006048300210030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning for Understanding the Behaviour of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery Knowledge Engineering and Knowledge Management (IC3K 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.144-149, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006065901440149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Experience Capitalization for Inventive Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ FUTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, WROCLAW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration Sémantique des Sensations Tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based knowledge modeling for using physical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.601-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for facilitating inventive design based on semantic similarity and case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KREM: A Generic Knowledge-Based Framework for Problem Solving in Engineering - Proposal and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. pp.381-388, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005635103810388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Formal Model of the Lean Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi Objective Evolutionary Algorithm for Solving a Real Health Care Fleet Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 19th Annual Conference, KES-2015, Singapore, September 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp.256 - 265, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Layered Architecture for Analysis and Diagnosis of SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Boullosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 18th Annual Conference, KES-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gdynia, Poland. pp.1165 - 1174, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm projects: beyond the metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, ICSIBO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12970-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic method of using the pointers to physical effects in Su-Field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014. TRIZ and Knowledge-Based Innovation in Science and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.539-550, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Knowledge Modeling for Using Physical Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method of Using Physical Effects in Su-field Analysis based on Ontology Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference in Knowledge Based and Intelligent Information and Engineering Systems - KES2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kitakyushu, Japan. pp.30 - 39, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.09.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un raisonnement spatial qualitatif sur les relations RCC8 au moyen de OWL et de SWRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Transfer in France : From Academic Research to Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovationKT 2013 - Innovation through Knowledge Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Derry - London Derry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-automatic semantic approach to satellite images analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Sciascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2013 - 17th International Conference in Knowledge Based and Intelligent Information and Engineering Sy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kitakyushu, Japan. pp.1388--1397, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.11.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Experiential Knowledge for Analysis and Diagnosis of SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Boullosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAMS 2013 The International Workshop on Applied Modeling and Simulation, 2013/11/24 to 2013/11/27, Buenos Aires, Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Buenos Aires, France. pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Spatial Reasoning in RCC8 with OWL and SWRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2013 - International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Base de Connaissances Opérationnelle pour la Conception Inventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Chambéry, France. pp.459-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting from patents to find inputs to the Problem Graph model of IDM-TRIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Souili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On contradiction clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Enschede, Netherlands. pp.368-378, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.03.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Multiple Points of View: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cardiff, United Kingdom. pp.32-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances capitalisées en conception inventive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bultey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 19es Journées Francophones d'Ingénierie des Connaissances (IC 2008) 19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy France, France. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Outil pour Gestion des Connaissances Spécifiques à la Conception Inventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances 18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble France, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conception Innovante : Synthèse de systèmes ou résolution de problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow/HLA Distributed Simulation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Harbour, Maritime &amp; Multimodal Logistics Modelling and Simulation 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bergeggi, Italy. http://itim.unige.it/hms2002/hms2002_22/hms2002_22.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The International Workshop on Applied Modeling and Simulation MAS 2013 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Bruzzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Junco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cayirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Joint Use of Symbolic and Connectionist Approaches for Explainable Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeannin-Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Selected Artificial Intelligence Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, 2022, 978-3-030-93052-3. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulator for the Internet of Moving Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouatacim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES Agents and Multi-Agent Systems: Technologies and Applications 2021. Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-175, 2021, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2994-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inventive Activities in an Industrial Context New Scientific Challenges and Orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Research in Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-169, 2021, AICT-600, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81701-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need of an Explainable Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Architecture and Technology: Proceedings of 40th Anniversary International Conference on Information Systems Architecture and Technology – ISAT 2019. ISAT 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-3, 2020, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30440-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing as a Service in Industry 4.0: A Multi-Objective Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Decision Technologies. IDT 2020. Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-47, 2020, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5925-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for Manufacturing Process Modeling: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Design and Manufacturing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2019, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04290-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Altshuller’s Matrix Be Skipped Using CBR and Semantic Similarity Reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ghabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Impacts of the Theory of Inventive Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag (Germany), pp.27-37, 2018, 978-3-319-96531-4. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96532-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Intensive Evolutionary Algorithms for Solving a Healthcare Fleet Optimization Problem: An Ontological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.192--223, 2018, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5655-8.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ontological and Qualitative Spatial Reasoning : Application to Urban Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Fred; Jan L.G. Dietz; Kecheng Liu; Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management - 5th International Joint Conference, IC3K 2013, Vilamoura, Portugal, September 19-22, 2013. Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 454, Springer, pp.182-198, 2015, Communications in Computer and Information Science (CCIS), 978-3-662-46549-3. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46549-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05155420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giustozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Edilson Silva Filho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas de Ara&#250;jo Moreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC61673.2024.10733588" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna El Ghosh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdulrab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.222" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231176085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-222919" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khudiyev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Cao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Fatali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alizada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2021.102281" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Abbes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20200134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245670v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10858-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03615548v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami Masmoudi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1705550" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Szczerbicki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2020.1716524" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krichen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3320403" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterine Silva de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Sanin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1705553" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200406" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1565118" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317612v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.217" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.198" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2019.01.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045056v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1565114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.212" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179327" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.218" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Essaid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ghabri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.06.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9NKVPK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Liu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2018.094593" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01824887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Toro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Howlett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.172" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320639v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Catania" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2016010105" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473307v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46549-3_12" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608916v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2015040103" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257177v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.11.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6H9C1S0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanni-Merk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallucci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.07.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-042TN4B4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404656v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.02.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T1TK6V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.875-877.968" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130257" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-140128" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398367v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousselot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130273" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130264" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-1563" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.01.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7491ZF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Beuvron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jkss.2011040103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2010.09.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03H4KRLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouch&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549710378019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710982v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.07.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH6PDQZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688623v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2009.00515.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXXFTQG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688616v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212616v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479657v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398543v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhaouadi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kosov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla El Kadhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latafat Gardashova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.502" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397753v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Charbonnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08887-1_3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.479" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aliyev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Ismayilova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.657" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398772v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaeffer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.560" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H A Medeiros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.370" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398636v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anar Mammadli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviz Ismayilov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.626" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017802v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398480v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Henrique Alencar Medeiros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240811" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sesbou&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397942v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hoffmann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arbaoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60643/urai.v2024p69" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.201" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827772v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H.A. Medeiros" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Hagverdiyev" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684275v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589166v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03614037v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412204v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478044v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gribouval" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sydor-Vienne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272603v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008969506180625" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007685v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010147202750282" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905523v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045053v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.029" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047107v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.08.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279761v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Bai" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02456-7_17" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047106v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.284" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047108v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.285" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122332v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-660-6-95" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493374v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.182" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047115v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.157" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494974v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57078-5_4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047114v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508254v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047116v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand De Beuvron" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.159" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397404v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006048300210030" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375271v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dietz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006065901440149" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832792v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383702v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.108" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396131v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Maire" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396079v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279397v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.122" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830942v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Catania" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.125" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403763v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403761v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467672v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005635103810388" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831234v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boullosa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casali" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.212" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403762v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.448" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473046v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_15" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830966v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.09.078" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914302v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830198v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser-Schneider" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395913v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395113v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sciascio" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marc-Zwecker" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.11.057" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914509v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395093v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousselot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746718v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147897v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Souili" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513943v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.03.126" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528650v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541093v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bultey" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541097v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eltzer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026259v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173597v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488682v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Bruzzone" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Junco" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cayirci" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600916v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93052-3" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319355v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81701-5_6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272562v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouatacim" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2994-5_14" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272617v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30440-9_1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272584v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Medeiros" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5925-9_4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122350v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04290-5_7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047104v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5655-8.ch008" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328059v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96532-1_3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391262v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05155420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giustozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Edilson Silva Filho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas de Ara&#250;jo Moreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC61673.2024.10733588" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna El Ghosh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdulrab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.222" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231176085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khudiyev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-222919" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Cao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Fatali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alizada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2021.102281" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Abbes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami Masmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10858-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03615548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20200134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krichen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3320403" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1705550" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Szczerbicki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2020.1716524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterine Silva de Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Sanin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1705553" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.217" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317816v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1565118" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1565114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2019.01.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.218" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179327" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Essaid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ghabri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9NKVPK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2018.094593" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01824887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Toro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Howlett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.172" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.150" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377102v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Catania" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2016010105" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46549-3_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.11.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6H9C1S0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2015040103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanni-Merk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-042TN4B4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.02.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T1TK6V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.875-877.968" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-140128" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130257" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398367v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousselot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130273" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130264" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.01.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7491ZF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-1563" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697103v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2010.09.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03H4KRLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Beuvron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jkss.2011040103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouch&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549710378019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697097v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.07.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH6PDQZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2009.00515.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXXFTQG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398543v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhaouadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397753v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Charbonnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08887-1_3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kosov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla El Kadhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latafat Gardashova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.502" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398613v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaeffer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sesbou&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.479" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aliyev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Ismayilova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.657" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.560" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398449v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H A Medeiros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.370" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398636v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anar Mammadli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviz Ismayilov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.626" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017802v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398480v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Henrique Alencar Medeiros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240811" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397942v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hoffmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arbaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60643/urai.v2024p69" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337228v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.201" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684275v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589166v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827772v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H.A. Medeiros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Hagverdiyev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.277" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478044v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gribouval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sydor-Vienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03614037v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008969506180625" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007685v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010147202750282" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.029" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410689v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-660-6-95" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047107v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.08.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Bai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02456-7_17" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.284" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047108v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.285" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122332v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494974v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57078-5_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493374v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.182" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047115v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.157" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047114v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047116v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.159" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279397v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397640v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383702v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.108" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832792v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396131v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Maire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397404v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006048300210030" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375271v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dietz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006065901440149" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397631v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396079v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403763v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403761v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005635103810388" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467694v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.122" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Catania" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.125" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831234v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boullosa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.212" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473046v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_15" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403762v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.448" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395093v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousselot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830966v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.09.078" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914302v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395113v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sciascio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marc-Zwecker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.11.057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830198v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser-Schneider" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914509v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746718v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Souili" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513943v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.03.126" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528650v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541093v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bultey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541097v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eltzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026259v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173597v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488682v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Bruzzone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Junco" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cayirci" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600916v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93052-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272562v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouatacim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2994-5_14" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319355v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81701-5_6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272617v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30440-9_1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272584v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Medeiros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5925-9_4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122350v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04290-5_7" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328059v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96532-1_3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047104v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5655-8.ch008" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391262v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>