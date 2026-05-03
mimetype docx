--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecilia Zanni-Merk </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic framework for condition monitoring in Industry 4.0 based on evolving knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.583 - 611. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards counterfactual explanations for ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue on Interactive Semantic Web, 15 (5), pp.1611-1636. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-243566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELICITATION: A Satellite Constellation Simulator Using Multi-Agent Systems, Blockchain and the IoMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Edilson Silva Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas de Araújo Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC61673.2024.10733588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RelTopic: A Graph-Based Semantic Relatedness Measure in Topic Ontologies and Its Applicability for Topic Labeling of Old Press Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.293-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of post-hoc explainable methods to define and detect semantic situations of importance in medical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DEVS simulation and ontological modeling for hierarchical analysis of the SARS-CoV-2 replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00375497231176085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Operational Architecture for Knowledge Graph-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khudiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.1667-1676. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an explainable model based on ontologies with an explanation interface to classify images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.2395-2403. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rel Topic : A graph-based semantic relatedness measure in topic ontologies and its applicability for topic labeling of old press articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-222919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Heuristic Methodology for Su-Field Analysis in Industrial Engineering Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13030143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Overspecialization of Recommender Systems in Tourism with Semantic Trajectories, Initial Thoughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Fatali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Alizada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.1933-1942. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KSPMI: A Knowledge-based System for Predictive Maintenance in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2021.102281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy decision ontology for melanoma diagnosis using KNN classiﬁer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-021-10858-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoRepliCov: an Ontology-Based Approach for Modeling the SARS-CoV-2 Replication Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.487 - 496. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a terminology for a fully contextualized XAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Ontology for Automatic Skin Lesion Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20200134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO An ontology for understanding the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3320403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rule Quality Measures for Rule Base Refinement in Knowledge-Based Predictive Maintenance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.161-176. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1705550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Data, Information, and Knowledge Processing for Intelligence Amplification : Approaches, Models and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.81-83. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2020.1716524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Reasoning to Improve Decision-Making in Cognitive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterine Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Sanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.214-231. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1705553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chronicle mining and semantics for predictive maintenance in manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.927-948. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal Situations Interpretation in Industry 4.0 using Stream Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.620-629. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Deep Learning with Semantics: an application to manufacturing time series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.437-446. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Condition Monitoring for Industry 4.0 Manufacturing Processes: An Ontology-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1565118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Smartness to Systems With Case Studies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1565114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology population with deep learning-based NLP: a case study on the Biomolecular Network Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.572-581. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO: An ontology for understanding the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.100495. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Failure Classification in Predictive Maintenance Using Fuzzy C-means and SWRL Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.630-639. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building collective intelligence through experience: a survey on the use of the KREM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-179327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience capitalization to support decision making in inventive problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Essaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ghabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.25--40. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent semantic extraction and analysis for TRIZ-based inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (5), pp.661--681. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2018.094593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Howlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of a Framework for Cultural Translation in Global Collaboration. The Case of the Lean Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies to Lead Knowledge Intensive Evolutionary Algorithms: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.78-100. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJKSS.2016010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ontological and Qualitative Spatial Reasoning : Application to Urban Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science (CCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.182-198. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46549-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IngeniousTRIZ: An automatic ontology-based system for solving inventive problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.52-65. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layered Architecture for a Fuzzy Semantic Approach for Satellite Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJKSS.2015040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Inventive Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.175--190. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Using Physical Effects in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.21--36. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic Inventive Design Problem Solving Based on Semantic Relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.968-972. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.875-877.968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal ontology for a generalized inventive design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.231-273. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AO-140128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the resolution of inventive problems using semantic relatedness and ontology reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Matching for Facilitating Inventive Design based on Semantic Similarity and Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.243--256. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Expert Knowledge to Formal Ontologies for Semantic Interpretation of the Urban Environment from Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Formal Definition of Contradiction in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp."-". </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic TRIZ problem solving approach based on semantic relatedness and ontology reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 243: Advances in Knowledge-Based and Intelligent Information and Engineering Systems, pp.1563-1572. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-1563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of formal ontologies as a foundation for inventive design studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (3), pp.323-336. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creative Ideas Generation to Real World Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.31-48. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jkss.2011040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Production Lines with an Expert System using a Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (5), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549710378019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of formalontologies as afoundation for inventive design studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.323-336. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for reasoning with close knowledge bases: Application to knowledge bases on SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Informatics - Data Mining and Business Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial situation analysis through problem graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (4), pp.310-317. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking contradictions and laws of engineering system evolution within TRIZ framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2009.00515.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological Basis for Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.563-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting R&D activities definition through problem mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CIRP Journal of Manufacturing Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self organized holonic control for mechatronics complex systems: application to a robotized car park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Equivalence at Knowledge Level for Diagnosis Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems, KES Journal, IOS Press Eds., Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (3), pp.225--246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Metaheuristic Approach for Workplace Performance Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Model and Data Engineering (MEDI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cham: Springer Nature Switzerland; ElSewedy University, Nov 2025, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Concept Induction Approach for Explainable Quality 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Joint Conference, RuleML+RR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey. pp.36-53, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08887-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing fuzzy explainability: enhancing XAI trustworthiness with fuzzy-ontology-based explanatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla El Kadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latafat Gardashova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems KES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Osaka, Japan. pp.3768-3777, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-Derived Influence Graphs for Facility Management: From Textual Evidence to Bayesian Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Foundation and Large Language Models (FLLM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Pertinence of LLMs for Ontology Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Knowledge Graph Creation 2024 - NLP4KGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Approach to Detection of Quality Issues in Manufacturing 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering System (KES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Séville, Spain. pp.2439-2448, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the rules selection process in FIS with genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigar Ismayilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.1690-1699, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing XAI: new properties to broaden semantic-based explanations of black-box learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla El Kadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latafat Gardashova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.2292-2301, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Public Health-Risk Detection and Analysis through Textual Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H A Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville (Spain), France. pp.3014 - 3023, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des LLM moins gourmands pour interroger des graphes de connaissances en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.473-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability of text Classification through ontology-driven analysis in Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anar Mammadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elviz Ismayilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.2128-2137, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability of Quality Issues in Manufacturing: a Semantic Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23nd International Semantic Web Conference (ISWC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the Core Propagation Phenomenon Ontology to Develop a Knowledge Graph for Tracking Health-Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Henrique Alencar Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Athens, Greece, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Quality Assurance and Troubleshooting in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hidouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Upper-Rhine Artificial Intelligence Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Offenburg, Germany. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60643/urai.v2024p69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAF: An Ontology Learning Applied Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Knowledge Based and Intelligent Information and Engineering Sytems (KES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athènes, Greece. pp.2106-2115, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies to build a predictive architecture to classify and explain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeepOntoNLP Workshop @ESWC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une terminologie pour une IA explicable contextualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPLAIN'AI Workshop EGC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and analyzing COVID-19 dissemination using knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H.A. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Hagverdiyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 26th International Conference KES2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Verona, Italy. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Methods to ICT Platform Used in Educational Guidance: Application to an Immersive World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gribouval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Sydor-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ireland International Conference on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dún Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended intelligent Su-Field analysis based on fuzzy inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information and Engineering Systems, KES 2021, 8-10 septembre 2021, Szczecin, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland. pp.182-191, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining devs and semantic technologies for modeling the SARS-COV-2 replication machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual modeling and simulation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoRepliCov: an Ontology-Based Approach for Modeling the SARS-CoV-2 Replication Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 25th International Conference KES2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland, Poland. pp.487-496, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of Situation Hierarchies for supporting Decision Making: A Formal Lattice-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 14th International Rule Challenge (RuleML+RR 2020) as part of Declarative AI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Oslo, Norway. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidential Clustering and Ontology Reasoning for Failure Prediction in Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.618-625, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008969506180625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-OPA : A Topic Ontology for Modeling Topics of Old Press Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.275-282, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010147202750282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Way to Classify Physical Effects for Ontology Instantiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.70-78, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Core Ontology for Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARV 2018 - FOMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.177--182, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Data Analysis Framework for Supporting Perception of Geospatial Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Formal Ontology in Information Systems (FOIS 2016), (2016-07-06, 2016-07-09: Annecy, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.95-108, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-660-6-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Modeling for Industry 4.0: an Ontology-Based Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.675--684, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Engineers Abilities to Solve Inventive Problems Using CBR and Semantic Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France. pp.204-212, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02456-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective mathematical model for the optimization of the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.498--506, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective method for optimizing the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.507--516, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontological Representation of Condition Monitoring Knowledge in the Manufacturing Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. pp.312-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Semantic Indexing for Capitalizing Experience in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Sustainable Design and Manufacturing (SDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bologne, Italy. pp.37-47, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57078-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Reasoning for Understanding the Behaviour of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, France. pp.1486-1493, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBNSimulator: a simulator tool for understanding the behaviour of complex biomolecular networks using discrete time simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.514--523, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based Reasoning for Knowledge Capitalization in Inventive Design Using Latent Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Essaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.323-332, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Human Haptic Perceptions through Knowledge Modeling for Industrial Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI (Journée du Campus d'Illkirch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO : An ontology for describing the behaviour of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.524-533, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Behaviour of Complex Biomolecular Networks by Combining Logical and Semantic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Semantic Web Applications and Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Amsterdam, Netherlands. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainability in the early stages of innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept international WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical and Semantic Modeling of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems - KES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, York, United Kingdom. pp.475-484, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des réseaux biomoléculaires complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing tactile quality control: Generic and structured description of tactile sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche - Insa de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control : Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006048300210030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning for Understanding the Behaviour of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery Knowledge Engineering and Knowledge Management (IC3K 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.144-149, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006065901440149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Experience Capitalization for Inventive Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ FUTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, WROCLAW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration Sémantique des Sensations Tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based knowledge modeling for using physical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.601-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for facilitating inventive design based on semantic similarity and case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KREM: A Generic Knowledge-Based Framework for Problem Solving in Engineering - Proposal and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. pp.381-388, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005635103810388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Formal Model of the Lean Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi Objective Evolutionary Algorithm for Solving a Real Health Care Fleet Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 19th Annual Conference, KES-2015, Singapore, September 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp.256 - 265, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Layered Architecture for Analysis and Diagnosis of SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Boullosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 18th Annual Conference, KES-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gdynia, Poland. pp.1165 - 1174, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm projects: beyond the metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, ICSIBO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12970-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic method of using the pointers to physical effects in Su-Field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014. TRIZ and Knowledge-Based Innovation in Science and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.539-550, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Knowledge Modeling for Using Physical Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method of Using Physical Effects in Su-field Analysis based on Ontology Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference in Knowledge Based and Intelligent Information and Engineering Systems - KES2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kitakyushu, Japan. pp.30 - 39, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.09.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un raisonnement spatial qualitatif sur les relations RCC8 au moyen de OWL et de SWRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Transfer in France : From Academic Research to Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovationKT 2013 - Innovation through Knowledge Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Derry - London Derry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-automatic semantic approach to satellite images analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Sciascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2013 - 17th International Conference in Knowledge Based and Intelligent Information and Engineering Sy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kitakyushu, Japan. pp.1388--1397, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.11.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Experiential Knowledge for Analysis and Diagnosis of SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Boullosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAMS 2013 The International Workshop on Applied Modeling and Simulation, 2013/11/24 to 2013/11/27, Buenos Aires, Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Buenos Aires, France. pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Spatial Reasoning in RCC8 with OWL and SWRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2013 - International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Base de Connaissances Opérationnelle pour la Conception Inventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Chambéry, France. pp.459-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting from patents to find inputs to the Problem Graph model of IDM-TRIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Souili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On contradiction clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Enschede, Netherlands. pp.368-378, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.03.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Multiple Points of View: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cardiff, United Kingdom. pp.32-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances capitalisées en conception inventive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bultey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 19es Journées Francophones d'Ingénierie des Connaissances (IC 2008) 19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy France, France. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Outil pour Gestion des Connaissances Spécifiques à la Conception Inventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances 18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble France, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conception Innovante : Synthèse de systèmes ou résolution de problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow/HLA Distributed Simulation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Harbour, Maritime &amp; Multimodal Logistics Modelling and Simulation 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bergeggi, Italy. http://itim.unige.it/hms2002/hms2002_22/hms2002_22.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The International Workshop on Applied Modeling and Simulation MAS 2013 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Bruzzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Junco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cayirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Joint Use of Symbolic and Connectionist Approaches for Explainable Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeannin-Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Selected Artificial Intelligence Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, 2022, 978-3-030-93052-3. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulator for the Internet of Moving Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouatacim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES Agents and Multi-Agent Systems: Technologies and Applications 2021. Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-175, 2021, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2994-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inventive Activities in an Industrial Context New Scientific Challenges and Orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Research in Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-169, 2021, AICT-600, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81701-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need of an Explainable Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Architecture and Technology: Proceedings of 40th Anniversary International Conference on Information Systems Architecture and Technology – ISAT 2019. ISAT 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-3, 2020, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30440-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing as a Service in Industry 4.0: A Multi-Objective Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Decision Technologies. IDT 2020. Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-47, 2020, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5925-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for Manufacturing Process Modeling: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Design and Manufacturing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2019, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04290-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Altshuller’s Matrix Be Skipped Using CBR and Semantic Similarity Reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ghabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Impacts of the Theory of Inventive Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag (Germany), pp.27-37, 2018, 978-3-319-96531-4. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96532-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Intensive Evolutionary Algorithms for Solving a Healthcare Fleet Optimization Problem: An Ontological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.192--223, 2018, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5655-8.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ontological and Qualitative Spatial Reasoning : Application to Urban Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Fred; Jan L.G. Dietz; Kecheng Liu; Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management - 5th International Joint Conference, IC3K 2013, Vilamoura, Portugal, September 19-22, 2013. Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 454, Springer, pp.182-198, 2015, Communications in Computer and Information Science (CCIS), 978-3-662-46549-3. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46549-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecilia Zanni-Merk </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic framework for condition monitoring in Industry 4.0 based on evolving knowledge bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.583 - 611. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/sw-233481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards counterfactual explanations for ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special Issue on Interactive Semantic Web, 15 (5), pp.1611-1636. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-243566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELICITATION: A Satellite Constellation Simulator Using Multi-Agent Systems, Blockchain and the IoMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Edilson Silva Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nícolas de Araújo Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC61673.2024.10733588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RelTopic: A Graph-Based Semantic Relatedness Measure in Topic Ontologies and Its Applicability for Topic Labeling of Old Press Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.293-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of post-hoc explainable methods to define and detect semantic situations of importance in medical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vercouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.2312-2321. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining DEVS simulation and ontological modeling for hierarchical analysis of the SARS-CoV-2 replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00375497231176085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Operational Architecture for Knowledge Graph-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Khudiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.1667-1676. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining an explainable model based on ontologies with an explanation interface to classify images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.2395-2403. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rel Topic : A graph-based semantic relatedness measure in topic ontologies and its applicability for topic labeling of old press articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-222919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rule-Based Heuristic Methodology for Su-Field Analysis in Industrial Engineering Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info13030143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Overspecialization of Recommender Systems in Tourism with Semantic Trajectories, Initial Thoughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bourgais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Fatali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Alizada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 207, pp.1933-1942. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03823675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KSPMI: A Knowledge-based System for Predictive Maintenance in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2021.102281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy decision ontology for melanoma diagnosis using KNN classiﬁer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-021-10858-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a terminology for a fully contextualized XAI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoRepliCov: an Ontology-Based Approach for Modeling the SARS-CoV-2 Replication Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.487 - 496. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Ontology for Automatic Skin Lesion Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/JTE20200134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rule Quality Measures for Rule Base Refinement in Knowledge-Based Predictive Maintenance Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.161-176. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1705550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Data, Information, and Knowledge Processing for Intelligence Amplification : Approaches, Models and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.81-83. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2020.1716524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO An ontology for understanding the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3320403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Reasoning to Improve Decision-Making in Cognitive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterine Silva de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Sanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (2), pp.214-231. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1705553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chronicle mining and semantics for predictive maintenance in manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.927-948. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-200406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Condition Monitoring for Industry 4.0 Manufacturing Processes: An Ontology-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1565118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abnormal Situations Interpretation in Industry 4.0 using Stream Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.620-629. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Deep Learning with Semantics: an application to manufacturing time series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.437-446. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO: An ontology for understanding the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.100495. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Smartness to Systems With Case Studies and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybernetics and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01969722.2019.1565114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology population with deep learning-based NLP: a case study on the Biomolecular Network Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.572-581. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Failure Classification in Predictive Maintenance Using Fuzzy C-means and SWRL Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 159, pp.630-639. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2019.09.218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building collective intelligence through experience: a survey on the use of the KREM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Szczerbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JIFS-179327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience capitalization to support decision making in inventive problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Essaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ghabri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.25--40. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent semantic extraction and analysis for TRIZ-based inventive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (5), pp.661--681. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2018.094593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Toro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulia Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Howlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of a Framework for Cultural Translation in Global Collaboration. The Case of the Lean Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.375-384. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies to Lead Knowledge Intensive Evolutionary Algorithms: Principles and Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.78-100. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJKSS.2016010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ontological and Qualitative Spatial Reasoning : Application to Urban Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science (CCIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.182-198. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46549-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Layered Architecture for a Fuzzy Semantic Approach for Satellite Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJKSS.2015040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IngeniousTRIZ: An automatic ontology-based system for solving inventive problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.52-65. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Inventive Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.175--190. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2013.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology-based Approach for Using Physical Effects in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.21--36. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engappai.2014.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristic Inventive Design Problem Solving Based on Semantic Relatedness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.968-972. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.875-877.968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating the resolution of inventive problems using semantic relatedness and ontology reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.79-96. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal ontology for a generalized inventive design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.231-273. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/AO-140128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Matching for Facilitating Inventive Design based on Semantic Similarity and Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (3), pp.243--256. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Expert Knowledge to Formal Ontologies for Semantic Interpretation of the Urban Environment from Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (1), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/KES-130264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic TRIZ problem solving approach based on semantic relatedness and ontology reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 243: Advances in Knowledge-Based and Intelligent Information and Engineering Systems, pp.1563-1572. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-105-2-1563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Formal Definition of Contradiction in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp."-". </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creative Ideas Generation to Real World Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.31-48. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jkss.2011040103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of formal ontologies as a foundation for inventive design studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (3), pp.323-336. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Performance of Production Lines with an Expert System using a Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (5), pp.363-383. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549710378019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for reasoning with close knowledge bases: Application to knowledge bases on SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Informatics - Data Mining and Business Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of formalontologies as afoundation for inventive design studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.323-336. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial situation analysis through problem graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (4), pp.310-317. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking contradictions and laws of engineering system evolution within TRIZ framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creativity and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8691.2009.00515.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontological Basis for Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.563-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting R&D activities definition through problem mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The CIRP Journal of Manufacturing Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self organized holonic control for mechatronics complex systems: application to a robotized car park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia Ounnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Automation Austria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Equivalence at Knowledge Level for Diagnosis Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Goc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge-Based and Intelligent Engineering Systems, KES Journal, IOS Press Eds., Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (3), pp.225--246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Integrated Metaheuristic Approach for Workplace Performance Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Model and Data Engineering (MEDI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cham: Springer Nature Switzerland; ElSewedy University, Nov 2025, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing fuzzy explainability: enhancing XAI trustworthiness with fuzzy-ontology-based explanatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla El Kadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latafat Gardashova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems KES 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Osaka, Japan. pp.3768-3777, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Concept Induction Approach for Explainable Quality 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Joint Conference, RuleML+RR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey. pp.36-53, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-08887-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-Derived Influence Graphs for Facility Management: From Textual Evidence to Bayesian Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Foundation and Large Language Models (FLLM2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Approach to Detection of Quality Issues in Manufacturing 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering System (KES 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Séville, Spain. pp.2439-2448, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des LLM moins gourmands pour interroger des graphes de connaissances en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.473-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Public Health-Risk Detection and Analysis through Textual Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H A Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville (Spain), France. pp.3014 - 3023, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability of text Classification through ontology-driven analysis in Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anar Mammadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elviz Ismayilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.2128-2137, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing XAI: new properties to broaden semantic-based explanations of black-box learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla El Kadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latafat Gardashova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: KES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.2292-2301, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainability of Quality Issues in Manufacturing: a Semantic Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23nd International Semantic Web Conference (ISWC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Baltimore, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the Core Propagation Phenomenon Ontology to Develop a Knowledge Graph for Tracking Health-Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Henrique Alencar Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina F Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Athens, Greece, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the rules selection process in FIS with genetic algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigar Ismayilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Seville, Spain. pp.1690-1699, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Quality Assurance and Troubleshooting in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Hidouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Upper-Rhine Artificial Intelligence Symposium 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Offenburg, Germany. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60643/urai.v2024p69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Pertinence of LLMs for Ontology Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Knowledge Graph Creation 2024 - NLP4KGC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Amsterdam, Netherlands. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLAF: An Ontology Learning Applied Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Sesboüé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Knowledge Based and Intelligent Information and Engineering Sytems (KES 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Athènes, Greece. pp.2106-2115, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing and analyzing COVID-19 dissemination using knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel H.A. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiz Hagverdiyev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 26th International Conference KES2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Verona, Italy. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2022.09.277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une terminologie pour une IA explicable contextualisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPLAIN'AI Workshop EGC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies to build a predictive architecture to classify and explain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeepOntoNLP Workshop @ESWC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining devs and semantic technologies for modeling the SARS-COV-2 replication machinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual modeling and simulation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended intelligent Su-Field analysis based on fuzzy inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information and Engineering Systems, KES 2021, 8-10 septembre 2021, Szczecin, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland. pp.182-191, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoRepliCov: an Ontology-Based Approach for Modeling the SARS-CoV-2 Replication Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissame Laddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Soualmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems: Proceedings of the 25th International Conference KES2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Szczecin, Poland, Poland. pp.487-496, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2021.08.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Methods to ICT Platform Used in Educational Guidance: Application to an Immersive World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gribouval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Monticolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Sydor-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ireland International Conference on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Dún Laoghaire, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of Situation Hierarchies for supporting Decision Making: A Formal Lattice-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the 14th International Rule Challenge (RuleML+RR 2020) as part of Declarative AI 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Oslo, Norway. pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Evidential Clustering and Ontology Reasoning for Failure Prediction in Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.618-625, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0008969506180625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topic-OPA : A Topic Ontology for Modeling Topics of Old Press Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna El Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Abdulrab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Budapest, Hungary. pp.275-282, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010147202750282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Way to Classify Physical Effects for Ontology Instantiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.70-78, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Core Ontology for Condition Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARV 2018 - FOMI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.177--182, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2018.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Modeling for Industry 4.0: an Ontology-Based Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Giustozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.675--684, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Engineers Abilities to Solve Inventive Problems Using CBR and Semantic Similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th TRIZ Future Conference (TFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France. pp.204-212, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02456-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective mathematical model for the optimization of the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.498--506, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective method for optimizing the transittability of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia. pp.507--516, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2018.07.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontological Representation of Condition Monitoring Knowledge in the Manufacturing Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. pp.312-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Data Analysis Framework for Supporting Perception of Geospatial Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Roda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Formal Ontology in Information Systems (FOIS 2016), (2016-07-06, 2016-07-09: Annecy, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. pp.95-108, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-660-6-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Reasoning for Understanding the Behaviour of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/ACS 14th International Conference on Computer Systems and Applications (AICCSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Hammamet, France. pp.1486-1493, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA.2017.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBNSimulator: a simulator tool for understanding the behaviour of complex biomolecular networks using discrete time simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.514--523, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latent Semantic Indexing for Capitalizing Experience in Inventive Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Sustainable Design and Manufacturing (SDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bologne, Italy. pp.37-47, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57078-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-based Reasoning for Knowledge Capitalization in Inventive Design Using Latent Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Essaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.323-332, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenting Human Haptic Perceptions through Knowledge Modeling for Industrial Quality Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCI (Journée du Campus d'Illkirch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BNO : An ontology for describing the behaviour of complex biomolecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.524-533, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control : Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006048300210030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning for Understanding the Behaviour of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery Knowledge Engineering and Knowledge Management (IC3K 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.144-149, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006065901440149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logical and Semantic Modeling of Complex Biomolecular Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Krichen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems - KES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, York, United Kingdom. pp.475-484, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des réseaux biomoléculaires complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing tactile quality control: Generic and structured description of tactile sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche - Insa de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration Sémantique des Sensations Tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Experience Capitalization for Inventive Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ FUTURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, WROCLAW, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Behaviour of Complex Biomolecular Networks by Combining Logical and Semantic Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Semantic Web Applications and Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Amsterdam, Netherlands. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainability in the early stages of innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept international WORKSHOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bordeaux, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Formal Model of the Lean Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp.226-235, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi Objective Evolutionary Algorithm for Solving a Real Health Care Fleet Optimization Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 19th Annual Conference, KES-2015, Singapore, September 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp.256 - 265, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based knowledge modeling for using physical effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.601-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for facilitating inventive design based on semantic similarity and case-based reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KREM: A Generic Knowledge-Based Framework for Problem Solving in Engineering - Proposal and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal. pp.381-388, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005635103810388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic Layered Architecture for Analysis and Diagnosis of SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Boullosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information &amp; Engineering Systems 18th Annual Conference, KES-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gdynia, Poland. pp.1165 - 1174, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.08.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm projects: beyond the metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Parrend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Masai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference, ICSIBO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12970-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic method of using the pointers to physical effects in Su-Field analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference TRIZ Future 2011-2014. TRIZ and Knowledge-Based Innovation in Science and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Strasbourg, France. pp.539-550, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method of Using Physical Effects in Su-field Analysis based on Ontology Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference in Knowledge Based and Intelligent Information and Engineering Systems - KES2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kitakyushu, Japan. pp.30 - 39, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.09.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un raisonnement spatial qualitatif sur les relations RCC8 au moyen de OWL et de SWRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Experiential Knowledge for Analysis and Diagnosis of SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Casali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Boullosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAMS 2013 The International Workshop on Applied Modeling and Simulation, 2013/11/24 to 2013/11/27, Buenos Aires, Argentina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Buenos Aires, France. pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Transfer in France : From Academic Research to Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovationKT 2013 - Innovation through Knowledge Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Derry - London Derry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a semi-automatic semantic approach to satellite images analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Sciascio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Wemmert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Bertrand de Beuvron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES 2013 - 17th International Conference in Knowledge Based and Intelligent Information and Engineering Sy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Kitakyushu, Japan. pp.1388--1397, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2013.11.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Spatial Reasoning in RCC8 with OWL and SWRL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD 2013 - International Conference on Knowledge Engineering and Ontology Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Knowledge Modeling for Using Physical Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Base de Connaissances Opérationnelle pour la Conception Inventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Chambéry, France. pp.459-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starting from patents to find inputs to the Problem Graph model of IDM-TRIZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Souili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On contradiction clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRIZ Future Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Enschede, Netherlands. pp.368-378, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.03.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with Multiple Points of View: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gartiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cardiff, United Kingdom. pp.32-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances capitalisées en conception inventive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bultey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 19es Journées Francophones d'Ingénierie des Connaissances (IC 2008) 19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy France, France. pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Outil pour Gestion des Connaissances Spécifiques à la Conception Inventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances 18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble France, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conception Innovante : Synthèse de systèmes ou résolution de problèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow/HLA Distributed Simulation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Harbour, Maritime &amp; Multimodal Logistics Modelling and Simulation 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bergeggi, Italy. http://itim.unige.it/hms2002/hms2002_22/hms2002_22.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« The International Workshop on Applied Modeling and Simulation MAS 2013 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Bruzzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Junco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cayirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Joint Use of Symbolic and Connectionist Approaches for Explainable Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jeannin-Girardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Selected Artificial Intelligence Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, 2022, 978-3-030-93052-3. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Inventive Activities in an Industrial Context New Scientific Challenges and Orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Research in Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-169, 2021, AICT-600, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81701-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulator for the Internet of Moving Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mouatacim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kotowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES Agents and Multi-Agent Systems: Technologies and Applications 2021. Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-175, 2021, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-2994-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Need of an Explainable Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Architecture and Technology: Proceedings of 40th Anniversary International Conference on Information Systems Architecture and Technology – ISAT 2019. ISAT 2019. Advances in Intelligent Systems and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-3, 2020, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30440-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing as a Service in Industry 4.0: A Multi-Objective Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel A. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Samet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Decision Technologies. IDT 2020. Smart Innovation, Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-47, 2020, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5925-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for Manufacturing Process Modeling: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiushi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Design and Manufacturing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-70, 2019, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-04290-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Intensive Evolutionary Algorithms for Solving a Healthcare Fleet Optimization Problem: An Ontological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Adrian Catania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Knowledge and Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.192--223, 2018, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-5655-8.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Altshuller’s Matrix Be Skipped Using CBR and Semantic Similarity Reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ghabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cavallucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Impacts of the Theory of Inventive Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag (Germany), pp.27-37, 2018, 978-3-319-96531-4. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96532-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Ontological and Qualitative Spatial Reasoning : Application to Urban Images Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Marc-Zwecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Fred; Jan L.G. Dietz; Kecheng Liu; Joaquim Filipe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management - 5th International Joint Conference, IC3K 2013, Vilamoura, Portugal, September 19-22, 2013. Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 454, Springer, pp.182-198, 2015, Communications in Computer and Information Science (CCIS), 978-3-662-46549-3. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46549-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId388"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05155420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giustozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Edilson Silva Filho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas de Ara&#250;jo Moreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC61673.2024.10733588" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna El Ghosh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdulrab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.222" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231176085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khudiyev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-222919" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Cao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Fatali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alizada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2021.102281" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Abbes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami Masmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10858-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03615548v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20200134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krichen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3320403" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1705550" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Szczerbicki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2020.1716524" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterine Silva de Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Sanin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1705553" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.217" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317816v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1565118" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1565114" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2019.01.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.218" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179327" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Essaid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ghabri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9NKVPK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2018.094593" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01824887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Toro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Howlett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.172" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.150" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377102v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Catania" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2016010105" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46549-3_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.11.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6H9C1S0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2015040103" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanni-Merk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-042TN4B4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.02.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T1TK6V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.875-877.968" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-140128" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130257" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398367v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousselot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130273" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130264" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707358v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.01.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7491ZF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-1563" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697103v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2010.09.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03H4KRLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473303v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Beuvron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jkss.2011040103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouch&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549710378019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697097v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.07.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH6PDQZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2009.00515.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXXFTQG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398543v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhaouadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397753v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Charbonnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08887-1_3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kosov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla El Kadhi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latafat Gardashova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.502" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398613v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaeffer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sesbou&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.479" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aliyev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Ismayilova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.657" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.560" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398449v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H A Medeiros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.370" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398772v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398636v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anar Mammadli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviz Ismayilov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.626" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017802v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398480v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Henrique Alencar Medeiros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240811" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397942v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hoffmann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arbaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60643/urai.v2024p69" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337228v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.201" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684275v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589166v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827772v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H.A. Medeiros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Hagverdiyev" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.277" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478044v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gribouval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sydor-Vienne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.019" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03614037v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008969506180625" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007685v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010147202750282" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.029" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410689v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-660-6-95" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047107v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.08.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Bai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02456-7_17" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047106v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.284" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047108v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.285" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122332v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494974v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57078-5_4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493374v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.182" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047115v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.157" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047114v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047116v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.159" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279397v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397640v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383702v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.108" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832792v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396131v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Maire" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397404v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006048300210030" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375271v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dietz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006065901440149" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397631v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396079v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403763v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403761v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005635103810388" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467694v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.122" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830942v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Catania" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.125" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831234v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boullosa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.212" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473046v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_15" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403762v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.448" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395093v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousselot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830966v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.09.078" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914302v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395113v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sciascio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marc-Zwecker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.11.057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830198v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser-Schneider" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914509v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746718v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Souili" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513943v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.03.126" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528650v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541093v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bultey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541097v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eltzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026259v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173597v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488682v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Bruzzone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Junco" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cayirci" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600916v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93052-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272562v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouatacim" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2994-5_14" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319355v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81701-5_6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272617v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30440-9_1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272584v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Medeiros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5925-9_4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122350v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04290-5_7" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328059v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96532-1_3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047104v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5655-8.ch008" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391262v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05155420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Giustozzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-233481" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malandain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-243566" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Edilson Silva Filho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;colas de Ara&#250;jo Moreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercouter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC61673.2024.10733588" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398523v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna El Ghosh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kotowicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdulrab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.222" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Frydman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissame Laddada" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Imbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497231176085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sesbo&#252;&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khudiyev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.224" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.298" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-222919" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Cao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Fatali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alizada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Samet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Reich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2021.102281" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Abbes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami Masmoudi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marc-Zwecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10858-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03615548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.050" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/JTE20200134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1705550" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Szczerbicki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2020.1716524" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484275v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie D. Thompson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Krichen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3320403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02453234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterine Silva de Oliveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Sanin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1705553" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-200406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1565118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317612v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.198" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thompson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2019.01.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01969722.2019.1565114" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.212" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.09.218" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179327" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047105v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Essaid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ghabri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.06.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9NKVPK1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047109v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2018.094593" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01824887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Toro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Hicks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Howlett" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.172" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.150" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377102v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Adrian Catania" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2016010105" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46549-3_12" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608916v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJKSS.2015040103" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.11.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6H9C1S0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404691v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanni-Merk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cavallucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2013.07.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-042TN4B4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.02.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T1TK6V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousselot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.875-877.968" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130257" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610270v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-140128" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398367v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rousselot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130273" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-130264" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-105-2-1563" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.01.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7491ZF8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473303v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Beuvron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jkss.2011040103" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2010.09.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03H4KRLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouch&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549710378019" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697097v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2010.07.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LH6PDQZL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2009.00515.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFXXFTQG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Ounnar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398543v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Dhaouadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398683v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kosov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla El Kadhi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latafat Gardashova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.502" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Charbonnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08887-1_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398613v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017728v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.479" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaeffer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398449v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H A Medeiros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.370" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398636v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anar Mammadli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elviz Ismayilov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.626" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.560" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017802v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398480v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Henrique Alencar Medeiros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240811" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aliyev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigar Ismayilova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.657" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397942v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hoffmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arbaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hidouri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60643/urai.v2024p69" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398819v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Sesbou&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337228v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.201" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827772v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H.A. Medeiros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiz Hagverdiyev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.09.277" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589166v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684275v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03614037v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412204v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.08.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137201v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478044v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gribouval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Monticolo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sydor-Vienne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008969506180625" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007685v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010147202750282" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.12.029" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047107v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.08.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279761v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Bai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02456-7_17" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047106v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.284" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047108v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.285" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410689v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Roda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-660-6-95" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05493374v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2017.182" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047115v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.157" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57078-5_4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047114v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508254v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.159" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397404v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006048300210030" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375271v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fred" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dietz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006065901440149" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383702v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.108" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396131v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pillet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Maire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396079v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397631v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279397v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397640v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467694v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.122" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830942v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Catania" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.125" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403763v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403761v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467672v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005635103810388" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831234v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Boullosa" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.08.212" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473046v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_15" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403762v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.448" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830966v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.09.078" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914302v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830198v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser-Schneider" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395913v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395113v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Sciascio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wemmert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marc-Zwecker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2013.11.057" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914509v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395093v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousselot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746718v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Souili" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513943v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.03.126" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528650v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541093v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bultey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541097v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eltzer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026259v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173597v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488682v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Bruzzone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Junco" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cayirci" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600916v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93052-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319355v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81701-5_6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272562v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouatacim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2994-5_14" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272617v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30440-9_1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272584v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Medeiros" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5925-9_4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122350v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04290-5_7" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047104v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-5655-8.ch008" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328059v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96532-1_3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391262v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>